--- v0 (2026-10-03)
+++ v1 (2026-10-24)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="734CCDCD" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1204,51 +1200,51 @@
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1465698728"/>
                   <w:placeholder>
                     <w:docPart w:val="0DC694B3177F46F9AB10F68E0ECF5266"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="7916" w:type="dxa"/>
                       <w:gridSpan w:val="3"/>
                       <w:tcBorders>
                         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tcBorders>
                     </w:tcPr>
-                    <w:p w14:paraId="2B3396B9" w14:textId="7C3B8DB3" w:rsidR="00BC04A8" w:rsidRPr="005A5F16" w:rsidRDefault="0069200F" w:rsidP="00BC04A8">
+                    <w:p w14:paraId="2B3396B9" w14:textId="54E54109" w:rsidR="00BC04A8" w:rsidRPr="005A5F16" w:rsidRDefault="00EC2800" w:rsidP="00BC04A8">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E04121">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click or tap here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
             <w:tr w:rsidR="00BC04A8" w:rsidRPr="005A5F16" w14:paraId="6073EE11" w14:textId="77777777" w:rsidTr="00BC168C">
               <w:trPr>
                 <w:trHeight w:val="20"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2496" w:type="dxa"/>
@@ -1820,51 +1816,50 @@
             <w:tblGrid>
               <w:gridCol w:w="10515"/>
             </w:tblGrid>
             <w:tr w:rsidR="00BC04A8" w:rsidRPr="005A5F16" w14:paraId="0905E38A" w14:textId="77777777" w:rsidTr="00BC168C">
               <w:trPr>
                 <w:trHeight w:val="340"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10515" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="81232C"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1C7D2BCC" w14:textId="6682BD94" w:rsidR="00BC04A8" w:rsidRPr="005A5F16" w:rsidRDefault="002D22E6" w:rsidP="00BC04A8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Part</w:t>
                   </w:r>
                   <w:r w:rsidR="00BC04A8" w:rsidRPr="005A5F16">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> B: Summary and Background Information About the Access Request</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="41F6E1FA" w14:textId="77777777" w:rsidR="00BC04A8" w:rsidRPr="005A5F16" w:rsidRDefault="00BC04A8" w:rsidP="00BC04A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="60605B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2450,80 +2445,60 @@
                 <w:p w14:paraId="19A89353" w14:textId="579E39B7" w:rsidR="00BC04A8" w:rsidRPr="005A5F16" w:rsidRDefault="00DE0AE1" w:rsidP="00BC04A8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Name and Position of </w:t>
                   </w:r>
                   <w:r w:rsidR="00AE0672">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">section 9 </w:t>
-[...9 lines deleted...]
-                    <w:t>d</w:t>
+                    <w:t>section 9 d</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>ecision-maker</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve"> (if not the head, then delegation information is required, see </w:t>
+                    <w:t xml:space="preserve">ecision-maker (if not the head, then delegation information is required, see </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DD69C1">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Part </w:t>
                   </w:r>
                   <w:r w:rsidR="00703D48" w:rsidRPr="00DD69C1">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>F</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DD69C1">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -3344,78 +3319,78 @@
     </w:p>
     <w:p w14:paraId="3A430E7B" w14:textId="77777777" w:rsidR="00871091" w:rsidRPr="00F73F7E" w:rsidRDefault="00871091" w:rsidP="00383222">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="2835" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>narrow a request that is overly broad,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398F61AC" w14:textId="77777777" w:rsidR="00871091" w:rsidRPr="00F73F7E" w:rsidRDefault="00871091" w:rsidP="00383222">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="2835" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>make an incomprehensible request comprehensible,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA2C6EB" w14:textId="77777777" w:rsidR="00871091" w:rsidRPr="00F73F7E" w:rsidRDefault="00871091" w:rsidP="00383222">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73F7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4338,92 +4313,90 @@
                     </w:pPr>
                     <w:r w:rsidRPr="008004DC">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       </w:rPr>
                       <w:t>Click or tap here to enter text.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52D0F091" w14:textId="77777777" w:rsidR="004B003B" w:rsidRPr="008004DC" w:rsidRDefault="004B003B" w:rsidP="00871091">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53E0380B" w14:textId="77777777" w:rsidR="007F1771" w:rsidRDefault="007F1771" w:rsidP="007F1771">
+    <w:p w14:paraId="5EB83F1F" w14:textId="7C727E11" w:rsidR="0007650F" w:rsidRDefault="0007650F">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="443E8C70" w14:textId="77777777" w:rsidR="007F1771" w:rsidRDefault="007F1771" w:rsidP="007F1771">
+    <w:p w14:paraId="7E0C7E0D" w14:textId="77777777" w:rsidR="00FA3337" w:rsidRDefault="00FA3337">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BA63AC1" w14:textId="5BD2E240" w:rsidR="007A0513" w:rsidRPr="008004DC" w:rsidRDefault="005C08D9" w:rsidP="007F1771">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="1BA63AC1" w14:textId="00EB1968" w:rsidR="007A0513" w:rsidRPr="008004DC" w:rsidRDefault="005C08D9" w:rsidP="007A0513">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008004DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5(1)(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="007A0513" w:rsidRPr="008004DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Information about the public body’s engagement with an applicant under ATIA Regulation section 5(1)(c).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5328BC14" w14:textId="77777777" w:rsidR="007A0513" w:rsidRPr="008004DC" w:rsidRDefault="007A0513" w:rsidP="007A0513">
       <w:pPr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -4448,50 +4421,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CC42D6C" w14:textId="31A3BF7A" w:rsidR="007A0513" w:rsidRPr="00F73F7E" w:rsidRDefault="007A0513" w:rsidP="00BB1169">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008004DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Information as to</w:t>
             </w:r>
             <w:r w:rsidR="00154B4F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> how the public body provided information to an applicant on the kinds of records it has in its custody or control and any suggestions offered as to how an applicant may adjust the request to enable it to be processed</w:t>
             </w:r>
             <w:r w:rsidRPr="00F73F7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -5628,167 +5602,178 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6972" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0A36DAA0" w14:textId="77777777" w:rsidR="00AC0C6E" w:rsidRPr="007A2627" w:rsidRDefault="00AC0C6E" w:rsidP="00A47D1B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007A2627">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14167DE3" w14:textId="77777777" w:rsidR="00AC0C6E" w:rsidRPr="007A2627" w:rsidRDefault="00AC0C6E" w:rsidP="00AC0C6E">
+    <w:p w14:paraId="14167DE3" w14:textId="77777777" w:rsidR="00AC0C6E" w:rsidRDefault="00AC0C6E" w:rsidP="00AC0C6E">
       <w:pPr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1886C385" w14:textId="2E9E80B3" w:rsidR="00A47D1B" w:rsidRDefault="00A47D1B"/>
+    <w:p w14:paraId="394EE72C" w14:textId="77777777" w:rsidR="00FA3337" w:rsidRPr="007A2627" w:rsidRDefault="00FA3337" w:rsidP="00AC0C6E">
+      <w:pPr>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10382" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3410"/>
         <w:gridCol w:w="6972"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC0C6E" w:rsidRPr="007A2627" w14:paraId="78AB0EF0" w14:textId="77777777" w:rsidTr="00260B01">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DE823CA" w14:textId="561FAEEE" w:rsidR="00AC0C6E" w:rsidRPr="00260B01" w:rsidRDefault="00AC0C6E" w:rsidP="00260B01">
+          <w:p w14:paraId="3DE823CA" w14:textId="404CC43D" w:rsidR="00AC0C6E" w:rsidRPr="00260B01" w:rsidRDefault="00A47D1B" w:rsidP="00260B01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00260B01">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="00AC0C6E" w:rsidRPr="00260B01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AC0C6E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> regular duties of the staff whose involvement is required to provide the applicant with access to a record (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00260B01">
+            <w:r w:rsidR="00AC0C6E" w:rsidRPr="00260B01">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AC0C6E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TIA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00260B01">
+            <w:r w:rsidR="00AC0C6E" w:rsidRPr="00260B01">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reg s. 5(</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AC0C6E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00260B01">
+            <w:r w:rsidR="00AC0C6E" w:rsidRPr="00260B01">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)(</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AC0C6E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00260B01">
+            <w:r w:rsidR="00AC0C6E" w:rsidRPr="00260B01">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2147356089"/>
             <w:placeholder>
               <w:docPart w:val="67A9DE70AA8C4BA4881030CB2579C62E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
@@ -5979,100 +5964,100 @@
             </w:r>
             <w:r w:rsidR="003223B8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> its duty to assist?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79751E4D" w14:textId="77777777" w:rsidR="00AC0C6E" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00260B01">
+          <w:p w14:paraId="79751E4D" w14:textId="77777777" w:rsidR="00AC0C6E" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00260B01">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-379793911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC0C6E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AC0C6E" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D18696F" w14:textId="77777777" w:rsidR="00AC0C6E" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00260B01">
+          <w:p w14:paraId="1D18696F" w14:textId="77777777" w:rsidR="00AC0C6E" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00260B01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1894728480"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC0C6E" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -6432,51 +6417,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B130CA2" w14:textId="77777777" w:rsidR="001F3FE0" w:rsidRPr="00520E62" w:rsidRDefault="001F3FE0" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A48B72E" w14:textId="77777777" w:rsidR="00BF280F" w:rsidRPr="00520E62" w:rsidRDefault="00BF280F" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="788AA340" w14:textId="606570C6" w:rsidR="00FF6CA0" w:rsidRDefault="006F265E" w:rsidP="008924C0">
+    <w:p w14:paraId="788AA340" w14:textId="606570C6" w:rsidR="00FF6CA0" w:rsidRDefault="007A3064" w:rsidP="008924C0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1136878098"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -7139,62 +7124,78 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6972" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7A725801" w14:textId="77777777" w:rsidR="00352864" w:rsidRPr="007A2627" w:rsidRDefault="00352864" w:rsidP="00F95EF7">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007A2627">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="713A51B0" w14:textId="77777777" w:rsidR="007F1771" w:rsidRDefault="007F1771" w:rsidP="007F1771">
+    <w:p w14:paraId="275EA2E2" w14:textId="77777777" w:rsidR="00F95EF7" w:rsidRDefault="00F95EF7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="09D2D8CC" w14:textId="0F09421F" w:rsidR="00DB21F8" w:rsidRPr="00BC168C" w:rsidRDefault="00DB21F8" w:rsidP="007F1771">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="09D2D8CC" w14:textId="248542C1" w:rsidR="00DB21F8" w:rsidRPr="00BC168C" w:rsidRDefault="00DB21F8" w:rsidP="00BC168C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC168C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The request has been made repeatedly OR in a systematic nature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150396D6" w14:textId="77777777" w:rsidR="00BE0D9F" w:rsidRDefault="00BE0D9F" w:rsidP="00352864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B9229B4" w14:textId="2774A854" w:rsidR="00BE0D9F" w:rsidRPr="00BE0D9F" w:rsidRDefault="001C472A" w:rsidP="00EA6C19">
       <w:pPr>
@@ -7597,100 +7598,100 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00AA3C72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="474EFBEF" w14:textId="77777777" w:rsidR="00AA3C72" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00445794">
+          <w:p w14:paraId="474EFBEF" w14:textId="77777777" w:rsidR="00AA3C72" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00445794">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="846293466"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA3C72">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AA3C72" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C23D10C" w14:textId="77777777" w:rsidR="00AA3C72" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00445794">
+          <w:p w14:paraId="3C23D10C" w14:textId="77777777" w:rsidR="00AA3C72" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00445794">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="789473893"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA3C72" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -7727,51 +7728,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="008865D1" w14:textId="77777777" w:rsidR="00AA3C72" w:rsidRPr="00EA6C19" w:rsidRDefault="00AA3C72" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5887A078" w14:textId="77777777" w:rsidR="00352864" w:rsidRPr="00EA6C19" w:rsidRDefault="00352864" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09804F2A" w14:textId="0E326F3D" w:rsidR="00C745DC" w:rsidRDefault="006F265E" w:rsidP="008924C0">
+    <w:p w14:paraId="09804F2A" w14:textId="0E326F3D" w:rsidR="00C745DC" w:rsidRDefault="007A3064" w:rsidP="008924C0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="26620355"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -8611,100 +8612,100 @@
             </w:r>
             <w:r w:rsidR="00C62B1A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>he public body provided additional evidence to support its decision under section 9(1)(b)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3A93DD" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="6B3A93DD" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-936897288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C62B1A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C62B1A" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4147705C" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="4147705C" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1054072949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C62B1A" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -8743,51 +8744,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B198FC1" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRDefault="00C62B1A" w:rsidP="00C62B1A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70F66EBF" w14:textId="77777777" w:rsidR="00A51E1D" w:rsidRPr="007A2627" w:rsidRDefault="00A51E1D" w:rsidP="00EB1009">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39038122" w14:textId="35684707" w:rsidR="00A429D0" w:rsidRDefault="006F265E" w:rsidP="00C745DC">
+    <w:p w14:paraId="39038122" w14:textId="35684707" w:rsidR="00A429D0" w:rsidRDefault="007A3064" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1151947836"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -9393,100 +9394,100 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>all of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the information responsive to the current request the same as the information previously provided to the applicant: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2572C03D" w14:textId="0F63C7E6" w:rsidR="00F95EF7" w:rsidRPr="00F95EF7" w:rsidRDefault="006F265E" w:rsidP="00F95EF7">
+          <w:p w14:paraId="2572C03D" w14:textId="0F63C7E6" w:rsidR="00F95EF7" w:rsidRPr="00F95EF7" w:rsidRDefault="007A3064" w:rsidP="00F95EF7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1146270269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F95EF7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F95EF7" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E45B7A1" w14:textId="32F78C8A" w:rsidR="00F95EF7" w:rsidRPr="00F95EF7" w:rsidRDefault="006F265E" w:rsidP="00F95EF7">
+          <w:p w14:paraId="3E45B7A1" w14:textId="32F78C8A" w:rsidR="00F95EF7" w:rsidRPr="00F95EF7" w:rsidRDefault="007A3064" w:rsidP="00F95EF7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2071380059"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F95EF7" w:rsidRPr="007A2627">
@@ -9718,100 +9719,100 @@
           </w:tcPr>
           <w:p w14:paraId="0FD55E08" w14:textId="078552DD" w:rsidR="00263B11" w:rsidRPr="0045034B" w:rsidRDefault="00263B11" w:rsidP="00C755CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Has the information responsive to the current request been made available to the public under section 90 or 91? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0785190C" w14:textId="77777777" w:rsidR="00263B11" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00C755CC">
+          <w:p w14:paraId="0785190C" w14:textId="77777777" w:rsidR="00263B11" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00C755CC">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="537241783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00263B11">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00263B11" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="181EA76C" w14:textId="77777777" w:rsidR="00263B11" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00C755CC">
+          <w:p w14:paraId="181EA76C" w14:textId="77777777" w:rsidR="00263B11" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00C755CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-369453186"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00263B11" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -10176,100 +10177,100 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>all of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the information responsive to the current request been made available to the public under section 90 or 91? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A10B3D5" w14:textId="77777777" w:rsidR="00263B11" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00C755CC">
+          <w:p w14:paraId="7A10B3D5" w14:textId="77777777" w:rsidR="00263B11" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00C755CC">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="331267532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00263B11">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00263B11" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCFF55A" w14:textId="77777777" w:rsidR="00263B11" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00C755CC">
+          <w:p w14:paraId="6DCFF55A" w14:textId="77777777" w:rsidR="00263B11" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00C755CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1345552459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00263B11" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -10451,151 +10452,191 @@
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5181"/>
         <w:gridCol w:w="2773"/>
         <w:gridCol w:w="5182"/>
         <w:gridCol w:w="4935"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B83532" w:rsidRPr="007B4B5C" w14:paraId="0B3B323A" w14:textId="77777777" w:rsidTr="00F95EF7">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2F5C38" w14:textId="6A9800EE" w:rsidR="00B83532" w:rsidRPr="0045034B" w:rsidRDefault="00C82D5A" w:rsidP="00025974">
+          <w:p w14:paraId="3F89C503" w14:textId="77777777" w:rsidR="00B83532" w:rsidRDefault="00C82D5A" w:rsidP="00025974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has</w:t>
             </w:r>
             <w:r w:rsidR="00B83532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> public body provided additional evidence to support its decision under section 9(1)(c)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00B83532">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6DD3AC" w14:textId="77777777" w:rsidR="00FA3337" w:rsidRDefault="00FA3337" w:rsidP="00025974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CAECC9E" w14:textId="77777777" w:rsidR="00FA3337" w:rsidRDefault="00FA3337" w:rsidP="00025974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10607ADD" w14:textId="77777777" w:rsidR="00FA3337" w:rsidRDefault="00FA3337" w:rsidP="00025974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A2F5C38" w14:textId="6A9800EE" w:rsidR="00FA3337" w:rsidRPr="0045034B" w:rsidRDefault="00FA3337" w:rsidP="00025974">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F19CC6" w14:textId="77777777" w:rsidR="00B83532" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="25F19CC6" w14:textId="77777777" w:rsidR="00B83532" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1643268724"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B83532">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B83532" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="411815E5" w14:textId="77777777" w:rsidR="00B83532" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="411815E5" w14:textId="77777777" w:rsidR="00B83532" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="676620119"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B83532" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -10623,84 +10664,51 @@
           </w:tcPr>
           <w:p w14:paraId="540CD459" w14:textId="77777777" w:rsidR="00B83532" w:rsidRPr="007B4B5C" w:rsidRDefault="00B83532" w:rsidP="00025974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79029104" w14:textId="77777777" w:rsidR="00B83532" w:rsidRDefault="00B83532" w:rsidP="00B83532">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19901ED6" w14:textId="77777777" w:rsidR="007F1771" w:rsidRDefault="007F1771" w:rsidP="007F1771">
-[...32 lines deleted...]
-    <w:p w14:paraId="3911DC1E" w14:textId="1A2C3EE1" w:rsidR="00FD4C82" w:rsidRDefault="006F265E" w:rsidP="007F1771">
+    <w:p w14:paraId="3911DC1E" w14:textId="6C921B8C" w:rsidR="00FD4C82" w:rsidRDefault="007A3064" w:rsidP="00FA3337">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1087532425"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -10730,51 +10738,61 @@
       <w:r w:rsidR="00C62B1A" w:rsidRPr="00DC7D63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00FD4C82" w:rsidRPr="00DC7D63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
         <w:t xml:space="preserve">(1)(d) </w:t>
       </w:r>
       <w:r w:rsidR="005C1F41" w:rsidRPr="00DC7D63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
-        <w:t>Despite receiving further information from an applicant under section 7(3), the request does not meet the requirements of section 7(2)(c) because the public body does not have information that is sufficiently clear to enable the public body to locate and identify the record within a reasonable time with reasonable effort</w:t>
+        <w:t xml:space="preserve">Despite receiving further information from an applicant under section 7(3), the request does not meet the requirements of section 7(2)(c) because the public body does not have information that is </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1F41" w:rsidRPr="00DC7D63">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sufficiently clear to enable the public body to locate and identify the record within a reasonable time with reasonable effort</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E6321D" w14:textId="77777777" w:rsidR="00605B5C" w:rsidRDefault="00605B5C" w:rsidP="00FD4C82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="538867E8" w14:textId="019C0381" w:rsidR="00B730DA" w:rsidRPr="00BE0D9F" w:rsidRDefault="001C472A" w:rsidP="001F2ADA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -10852,51 +10870,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The public body must provide:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AC7937" w14:textId="77777777" w:rsidR="00656C4A" w:rsidRDefault="00656C4A" w:rsidP="00FD4C82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C59D73" w14:textId="71BDB7A8" w:rsidR="00656C4A" w:rsidRDefault="006F265E" w:rsidP="00656C4A">
+    <w:p w14:paraId="24C59D73" w14:textId="71BDB7A8" w:rsidR="00656C4A" w:rsidRDefault="007A3064" w:rsidP="00656C4A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1650512688"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -10956,51 +10974,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00656C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IA section 7(3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD57BA2" w14:textId="77777777" w:rsidR="00656C4A" w:rsidRPr="00EA6C19" w:rsidRDefault="00656C4A" w:rsidP="00656C4A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="146D1079" w14:textId="0EFD0EC1" w:rsidR="00656C4A" w:rsidRDefault="006F265E" w:rsidP="00656C4A">
+    <w:p w14:paraId="146D1079" w14:textId="0EFD0EC1" w:rsidR="00656C4A" w:rsidRDefault="007A3064" w:rsidP="00656C4A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1213547841"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -11042,51 +11060,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00656C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IA section 7(3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF36DBC" w14:textId="77777777" w:rsidR="00B25D9A" w:rsidRPr="00EA6C19" w:rsidRDefault="00B25D9A" w:rsidP="00B25D9A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="065AB492" w14:textId="77777777" w:rsidR="00817608" w:rsidRDefault="006F265E" w:rsidP="00EA6C19">
+    <w:p w14:paraId="065AB492" w14:textId="77777777" w:rsidR="00817608" w:rsidRDefault="007A3064" w:rsidP="00EA6C19">
       <w:pPr>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1096025162"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -11289,66 +11307,73 @@
               </w:rPr>
               <w:t>IA section 9(1)(d)</w:t>
             </w:r>
             <w:r w:rsidR="00C82D5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-729917366"/>
             <w:placeholder>
               <w:docPart w:val="F4BA6507958E4FF7962FC1355F0AA04E"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7371" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6442CA37" w14:textId="575EE438" w:rsidR="005F2C42" w:rsidRDefault="005F2C42" w:rsidP="005F2C42"/>
-              <w:p w14:paraId="6F7BD5DE" w14:textId="6D10A96E" w:rsidR="00656C4A" w:rsidRPr="007A2627" w:rsidRDefault="00656C4A" w:rsidP="00686B9E">
+              <w:p w14:paraId="6F7BD5DE" w14:textId="77777777" w:rsidR="00656C4A" w:rsidRPr="007A2627" w:rsidRDefault="00656C4A" w:rsidP="00686B9E">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
+                <w:r w:rsidRPr="007A2627">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43F7BC05" w14:textId="77777777" w:rsidR="00F14343" w:rsidRDefault="00F14343" w:rsidP="00FD4C82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="18071" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11392,100 +11417,100 @@
             </w:r>
             <w:r w:rsidR="00B730DA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>he public body attempted to clarify the request with the applicant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B67C943" w14:textId="77777777" w:rsidR="00B730DA" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00445794">
+          <w:p w14:paraId="4B67C943" w14:textId="77777777" w:rsidR="00B730DA" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00445794">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1225829982"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B730DA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B730DA" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A0EC06" w14:textId="77777777" w:rsidR="00B730DA" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00445794">
+          <w:p w14:paraId="67A0EC06" w14:textId="77777777" w:rsidR="00B730DA" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00445794">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="32934042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B730DA" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -11947,51 +11972,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27723ECC" w14:textId="5287CAF2" w:rsidR="003E10F9" w:rsidRPr="00BF10C2" w:rsidRDefault="003E10F9" w:rsidP="00817608">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF10C2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Explanation as to what the public body would consider reasonable effort to locate the record and why this cannot be done</w:t>
             </w:r>
             <w:r w:rsidR="00C82D5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1920366254"/>
             <w:placeholder>
               <w:docPart w:val="E686A068B8714312AD9685B65B645639"/>
             </w:placeholder>
             <w:showingPlcHdr/>
@@ -12061,50 +12085,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23E4AC31" w14:textId="4399E32E" w:rsidR="00C6387D" w:rsidRPr="00BF10C2" w:rsidRDefault="00C6387D" w:rsidP="00817608">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF10C2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Explanation as to why applicant’s response is not sufficiently clear to enable the public body to locate and identify the record</w:t>
             </w:r>
             <w:r w:rsidR="00C82D5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1048119725"/>
             <w:placeholder>
               <w:docPart w:val="7F55E359852A4E54B1EA39F9DC0AF2C3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
@@ -12207,100 +12232,100 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00F14343">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42F313A6" w14:textId="77777777" w:rsidR="00F14343" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="42F313A6" w14:textId="77777777" w:rsidR="00F14343" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-689365404"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F14343">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F14343" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="024598C1" w14:textId="77777777" w:rsidR="00F14343" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="024598C1" w14:textId="77777777" w:rsidR="00F14343" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1126814977"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F14343" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -12339,51 +12364,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="638A499D" w14:textId="77777777" w:rsidR="00F14343" w:rsidRDefault="00F14343" w:rsidP="00F14343">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17B2A4CC" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRDefault="00C62B1A" w:rsidP="00C62B1A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B68DAC9" w14:textId="37E856BB" w:rsidR="00C62B1A" w:rsidRDefault="006F265E" w:rsidP="00C62B1A">
+    <w:p w14:paraId="3B68DAC9" w14:textId="37E856BB" w:rsidR="00C62B1A" w:rsidRDefault="007A3064" w:rsidP="00C62B1A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="645871687"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -12687,100 +12712,100 @@
             </w:r>
             <w:r w:rsidR="00C6387D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> not</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8FBB73" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="5D8FBB73" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="997386131"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C62B1A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C62B1A" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E170A3C" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="6E170A3C" w14:textId="77777777" w:rsidR="00C62B1A" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1734890796"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C62B1A" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -13272,100 +13297,100 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="003E10F9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01CA25FC" w14:textId="77777777" w:rsidR="003E10F9" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="01CA25FC" w14:textId="77777777" w:rsidR="003E10F9" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="714161472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E10F9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E10F9" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="431FF1FD" w14:textId="77777777" w:rsidR="003E10F9" w:rsidRPr="007A2627" w:rsidRDefault="006F265E" w:rsidP="00025974">
+          <w:p w14:paraId="431FF1FD" w14:textId="77777777" w:rsidR="003E10F9" w:rsidRPr="007A2627" w:rsidRDefault="007A3064" w:rsidP="00025974">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="206220451"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E10F9" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -13745,51 +13770,50 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79A84D16" w14:textId="7E8008E9" w:rsidR="00AA2ADE" w:rsidRPr="00C82D5A" w:rsidRDefault="007779DA" w:rsidP="00AA2ADE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007A2627">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Se</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="81232C"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10484"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA2ADE" w:rsidRPr="007A2627" w14:paraId="14ACDC42" w14:textId="77777777" w:rsidTr="005D5FC6">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -13904,51 +13928,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C745DC" w:rsidRPr="00AA2ADE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D08402" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3564FC4C" w14:textId="206660DE" w:rsidR="00C745DC" w:rsidRPr="005D5FC6" w:rsidRDefault="006F265E" w:rsidP="00C745DC">
+    <w:p w14:paraId="3564FC4C" w14:textId="206660DE" w:rsidR="00C745DC" w:rsidRPr="005D5FC6" w:rsidRDefault="007A3064" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1266036880"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -13997,51 +14021,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> access request</w:t>
       </w:r>
       <w:r w:rsidR="003D58DD" w:rsidRPr="005D5FC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (required)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4DE099" w14:textId="77777777" w:rsidR="00BF10C2" w:rsidRPr="005D5FC6" w:rsidRDefault="00BF10C2" w:rsidP="00BF10C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35AE2B2B" w14:textId="2BE6C8D5" w:rsidR="00BF10C2" w:rsidRPr="005D5FC6" w:rsidRDefault="006F265E" w:rsidP="00BF10C2">
+    <w:p w14:paraId="35AE2B2B" w14:textId="2BE6C8D5" w:rsidR="00BF10C2" w:rsidRPr="005D5FC6" w:rsidRDefault="007A3064" w:rsidP="00BF10C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1309826366"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -14072,51 +14096,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Copy of the public body’s decision under section 9 of the ATIA provided to the Applicant</w:t>
       </w:r>
       <w:r w:rsidR="003D58DD" w:rsidRPr="005D5FC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (required)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6454E85E" w14:textId="77777777" w:rsidR="00542D0A" w:rsidRPr="005D5FC6" w:rsidRDefault="00542D0A" w:rsidP="00542D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DFCBA19" w14:textId="77777777" w:rsidR="00AB1F21" w:rsidRDefault="006F265E" w:rsidP="00AB1F21">
+    <w:p w14:paraId="7DFCBA19" w14:textId="77777777" w:rsidR="00AB1F21" w:rsidRDefault="007A3064" w:rsidP="00AB1F21">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2058966249"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -14187,51 +14211,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, see Part B</w:t>
       </w:r>
       <w:r w:rsidR="00542D0A" w:rsidRPr="005D5FC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2FB298" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="005D5FC6" w:rsidRDefault="00C745DC" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A54EA83" w14:textId="04A1EA9E" w:rsidR="00AB1F21" w:rsidRDefault="006F265E" w:rsidP="00AB1F21">
+    <w:p w14:paraId="1A54EA83" w14:textId="04A1EA9E" w:rsidR="00AB1F21" w:rsidRDefault="007A3064" w:rsidP="00AB1F21">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1408344011"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -14393,51 +14417,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003D58DD" w:rsidRPr="005D5FC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFC7697" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="005D5FC6" w:rsidRDefault="00C745DC" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="723F6E32" w14:textId="416127FA" w:rsidR="00C745DC" w:rsidRPr="005D5FC6" w:rsidRDefault="006F265E" w:rsidP="00C745DC">
+    <w:p w14:paraId="723F6E32" w14:textId="416127FA" w:rsidR="00C745DC" w:rsidRPr="005D5FC6" w:rsidRDefault="007A3064" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2139719025"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -14863,74 +14887,70 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0081074C" w:rsidRPr="00AB1F21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and applicant is copied on the communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DCC041" w14:textId="77777777" w:rsidR="001254B6" w:rsidRPr="007A0FA5" w:rsidRDefault="001254B6" w:rsidP="001254B6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="467B9D9B" w14:textId="2127EFE4" w:rsidR="001254B6" w:rsidRPr="001254B6" w:rsidRDefault="001254B6" w:rsidP="001254B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001254B6" w:rsidRPr="001254B6" w:rsidSect="00501134">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="900" w:bottom="720" w:left="851" w:header="288" w:footer="624" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="726ABC42" w14:textId="77777777" w:rsidR="006F265E" w:rsidRDefault="006F265E" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="30E79AC2" w14:textId="77777777" w:rsidR="007A3064" w:rsidRDefault="007A3064" w:rsidP="00AD7AB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E8B69D2" w14:textId="77777777" w:rsidR="006F265E" w:rsidRDefault="006F265E" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="79F14616" w14:textId="77777777" w:rsidR="007A3064" w:rsidRDefault="007A3064" w:rsidP="00AD7AB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14964,605 +14984,67 @@
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...180 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B761047" w14:textId="77777777" w:rsidR="006F265E" w:rsidRDefault="006F265E" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="1CA1F3BB" w14:textId="77777777" w:rsidR="007A3064" w:rsidRDefault="007A3064" w:rsidP="00AD7AB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05E3F260" w14:textId="77777777" w:rsidR="006F265E" w:rsidRDefault="006F265E" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="5EFA9626" w14:textId="77777777" w:rsidR="007A3064" w:rsidRDefault="007A3064" w:rsidP="00AD7AB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...354 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A295271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E88A9834"/>
     <w:lvl w:ilvl="0" w:tplc="10090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -17074,108 +16556,106 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="115223735">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1204707161">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="756825111">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1657685760">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="523252041">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1142579622">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WjL7XaoG7aenXG3BoFpKwExIGxkJDd8ucI71mBVqD9kb0B4/Yc9BFsLdwBoYVZHD7s1aozvKZ0TL8Sbh13ju3g==" w:salt="qo7ZTXMwef9cqG5zG8SnJg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ebctVxcMUZusoF3Rt9A4XTTK1s8OciHLd0EHBktzBfZ0AARKrbhPNVjkTRWqEX1zsLd2M6Gf/yH2Nyi0YIRy8g==" w:salt="UAdM7IMt/zSOX4dd30XgEQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C745DC"/>
     <w:rsid w:val="00003078"/>
     <w:rsid w:val="00005ADD"/>
     <w:rsid w:val="000101CA"/>
     <w:rsid w:val="000111FC"/>
     <w:rsid w:val="000157C8"/>
     <w:rsid w:val="00016FC2"/>
     <w:rsid w:val="00023617"/>
     <w:rsid w:val="000257A1"/>
     <w:rsid w:val="00034B91"/>
     <w:rsid w:val="00034D49"/>
-    <w:rsid w:val="00036211"/>
     <w:rsid w:val="000501A1"/>
     <w:rsid w:val="00053325"/>
     <w:rsid w:val="000578E6"/>
     <w:rsid w:val="00065BB6"/>
     <w:rsid w:val="00067A1F"/>
     <w:rsid w:val="0007650F"/>
     <w:rsid w:val="0008620E"/>
     <w:rsid w:val="0009064D"/>
     <w:rsid w:val="00095402"/>
     <w:rsid w:val="00095CE6"/>
     <w:rsid w:val="00096646"/>
     <w:rsid w:val="00097750"/>
     <w:rsid w:val="00097CB6"/>
     <w:rsid w:val="000B79E7"/>
     <w:rsid w:val="000C4516"/>
     <w:rsid w:val="000D432C"/>
     <w:rsid w:val="000E09EF"/>
     <w:rsid w:val="000F1057"/>
     <w:rsid w:val="00100389"/>
+    <w:rsid w:val="00111C08"/>
     <w:rsid w:val="00113D55"/>
     <w:rsid w:val="00114EA8"/>
     <w:rsid w:val="00116E3A"/>
     <w:rsid w:val="00121A90"/>
     <w:rsid w:val="001254B6"/>
     <w:rsid w:val="00125A67"/>
     <w:rsid w:val="00141B7C"/>
     <w:rsid w:val="001450EC"/>
     <w:rsid w:val="00154B4F"/>
     <w:rsid w:val="001564BA"/>
     <w:rsid w:val="00163F4A"/>
     <w:rsid w:val="00174943"/>
     <w:rsid w:val="00177F3E"/>
     <w:rsid w:val="00186942"/>
     <w:rsid w:val="001A0816"/>
     <w:rsid w:val="001A3F67"/>
     <w:rsid w:val="001B60BF"/>
     <w:rsid w:val="001C472A"/>
     <w:rsid w:val="001C6EA8"/>
     <w:rsid w:val="001D730D"/>
     <w:rsid w:val="001E5808"/>
     <w:rsid w:val="001F2ADA"/>
     <w:rsid w:val="001F377F"/>
     <w:rsid w:val="001F3FE0"/>
     <w:rsid w:val="001F687B"/>
@@ -17184,56 +16664,56 @@
     <w:rsid w:val="00227D9F"/>
     <w:rsid w:val="00230F8F"/>
     <w:rsid w:val="0023417F"/>
     <w:rsid w:val="0023634F"/>
     <w:rsid w:val="002418A6"/>
     <w:rsid w:val="00246BD8"/>
     <w:rsid w:val="00255FC1"/>
     <w:rsid w:val="00257E60"/>
     <w:rsid w:val="0026087B"/>
     <w:rsid w:val="00263B11"/>
     <w:rsid w:val="002761E1"/>
     <w:rsid w:val="00286D1A"/>
     <w:rsid w:val="002950D4"/>
     <w:rsid w:val="00296075"/>
     <w:rsid w:val="002A280A"/>
     <w:rsid w:val="002A6A7C"/>
     <w:rsid w:val="002B796B"/>
     <w:rsid w:val="002C51AE"/>
     <w:rsid w:val="002C783F"/>
     <w:rsid w:val="002D0ADC"/>
     <w:rsid w:val="002D22E6"/>
     <w:rsid w:val="002D2F28"/>
     <w:rsid w:val="002D4E38"/>
     <w:rsid w:val="002D7175"/>
     <w:rsid w:val="002E40C7"/>
+    <w:rsid w:val="003027BE"/>
     <w:rsid w:val="00304CF0"/>
     <w:rsid w:val="003156CF"/>
     <w:rsid w:val="003223B8"/>
     <w:rsid w:val="00326F20"/>
     <w:rsid w:val="00337EC2"/>
-    <w:rsid w:val="00341CEA"/>
     <w:rsid w:val="0034276E"/>
     <w:rsid w:val="003500F4"/>
     <w:rsid w:val="00352864"/>
     <w:rsid w:val="00361C4B"/>
     <w:rsid w:val="00367074"/>
     <w:rsid w:val="00383222"/>
     <w:rsid w:val="00385AF6"/>
     <w:rsid w:val="003958CE"/>
     <w:rsid w:val="00397335"/>
     <w:rsid w:val="00397B03"/>
     <w:rsid w:val="003A2D22"/>
     <w:rsid w:val="003A5EB5"/>
     <w:rsid w:val="003A7426"/>
     <w:rsid w:val="003A7F33"/>
     <w:rsid w:val="003B1329"/>
     <w:rsid w:val="003B2958"/>
     <w:rsid w:val="003D58DD"/>
     <w:rsid w:val="003E10F9"/>
     <w:rsid w:val="003E1517"/>
     <w:rsid w:val="003E33C1"/>
     <w:rsid w:val="003E38D3"/>
     <w:rsid w:val="003E7344"/>
     <w:rsid w:val="003E7C5E"/>
     <w:rsid w:val="003F6EE1"/>
     <w:rsid w:val="003F716A"/>
@@ -17246,148 +16726,141 @@
     <w:rsid w:val="00434700"/>
     <w:rsid w:val="004420CB"/>
     <w:rsid w:val="0045034B"/>
     <w:rsid w:val="00464831"/>
     <w:rsid w:val="004666B0"/>
     <w:rsid w:val="00471C09"/>
     <w:rsid w:val="00483C1C"/>
     <w:rsid w:val="00490889"/>
     <w:rsid w:val="004955E9"/>
     <w:rsid w:val="004B003B"/>
     <w:rsid w:val="004B009C"/>
     <w:rsid w:val="004B1457"/>
     <w:rsid w:val="004B4E66"/>
     <w:rsid w:val="004C30CA"/>
     <w:rsid w:val="004D0C25"/>
     <w:rsid w:val="004E069B"/>
     <w:rsid w:val="004F13F1"/>
     <w:rsid w:val="004F3F9C"/>
     <w:rsid w:val="004F69EC"/>
     <w:rsid w:val="004F7200"/>
     <w:rsid w:val="00501134"/>
     <w:rsid w:val="00502070"/>
     <w:rsid w:val="0050573F"/>
     <w:rsid w:val="00516A7B"/>
     <w:rsid w:val="00520E62"/>
-    <w:rsid w:val="00522A00"/>
     <w:rsid w:val="00542D0A"/>
     <w:rsid w:val="00545EFA"/>
     <w:rsid w:val="00547A1C"/>
     <w:rsid w:val="005511B3"/>
     <w:rsid w:val="005711E1"/>
     <w:rsid w:val="00577657"/>
     <w:rsid w:val="005841B3"/>
     <w:rsid w:val="0058428C"/>
     <w:rsid w:val="00595EF3"/>
     <w:rsid w:val="0059608D"/>
     <w:rsid w:val="00596731"/>
     <w:rsid w:val="005A5F16"/>
     <w:rsid w:val="005A7553"/>
     <w:rsid w:val="005B7F3C"/>
     <w:rsid w:val="005C08D9"/>
     <w:rsid w:val="005C1F41"/>
     <w:rsid w:val="005C46EA"/>
     <w:rsid w:val="005D38C3"/>
     <w:rsid w:val="005D47F6"/>
     <w:rsid w:val="005D5FC6"/>
     <w:rsid w:val="005F0274"/>
     <w:rsid w:val="005F1909"/>
     <w:rsid w:val="005F20B8"/>
-    <w:rsid w:val="005F2C42"/>
     <w:rsid w:val="0060070F"/>
     <w:rsid w:val="00605B5C"/>
     <w:rsid w:val="006166A8"/>
     <w:rsid w:val="00626C07"/>
     <w:rsid w:val="006273E1"/>
     <w:rsid w:val="00627E17"/>
     <w:rsid w:val="00631506"/>
     <w:rsid w:val="006434A2"/>
     <w:rsid w:val="00644F31"/>
     <w:rsid w:val="00647B0C"/>
     <w:rsid w:val="00651C9D"/>
     <w:rsid w:val="00654F56"/>
     <w:rsid w:val="00656C4A"/>
     <w:rsid w:val="00663EFE"/>
     <w:rsid w:val="006704F5"/>
     <w:rsid w:val="00671211"/>
     <w:rsid w:val="00671EF1"/>
     <w:rsid w:val="00673A80"/>
-    <w:rsid w:val="0069200F"/>
     <w:rsid w:val="006940C9"/>
     <w:rsid w:val="006964FC"/>
     <w:rsid w:val="006D4929"/>
-    <w:rsid w:val="006F265E"/>
     <w:rsid w:val="006F7C65"/>
     <w:rsid w:val="00702AB9"/>
     <w:rsid w:val="00703D48"/>
     <w:rsid w:val="00704185"/>
     <w:rsid w:val="007241F2"/>
     <w:rsid w:val="00726CA6"/>
     <w:rsid w:val="007362F7"/>
     <w:rsid w:val="007378DE"/>
     <w:rsid w:val="007434E8"/>
     <w:rsid w:val="00745024"/>
     <w:rsid w:val="0075013A"/>
     <w:rsid w:val="00756EBB"/>
     <w:rsid w:val="007640A1"/>
     <w:rsid w:val="007640ED"/>
     <w:rsid w:val="00770343"/>
     <w:rsid w:val="0077097E"/>
     <w:rsid w:val="00771F6D"/>
     <w:rsid w:val="007779DA"/>
     <w:rsid w:val="00777FA7"/>
     <w:rsid w:val="00790696"/>
     <w:rsid w:val="007907F4"/>
     <w:rsid w:val="00791249"/>
     <w:rsid w:val="007915CB"/>
-    <w:rsid w:val="00797AA5"/>
     <w:rsid w:val="007A0513"/>
     <w:rsid w:val="007A0FA5"/>
     <w:rsid w:val="007A2C83"/>
+    <w:rsid w:val="007A3064"/>
     <w:rsid w:val="007B26D1"/>
     <w:rsid w:val="007B4B5C"/>
     <w:rsid w:val="007B59E2"/>
     <w:rsid w:val="007B7725"/>
     <w:rsid w:val="007C209F"/>
     <w:rsid w:val="007C67EA"/>
     <w:rsid w:val="007D361E"/>
     <w:rsid w:val="007E01D8"/>
     <w:rsid w:val="007E3990"/>
     <w:rsid w:val="007E69CD"/>
     <w:rsid w:val="007F10CF"/>
-    <w:rsid w:val="007F1771"/>
     <w:rsid w:val="007F3292"/>
     <w:rsid w:val="008004DC"/>
     <w:rsid w:val="008044B4"/>
     <w:rsid w:val="0081074C"/>
     <w:rsid w:val="0081549A"/>
     <w:rsid w:val="0081550D"/>
     <w:rsid w:val="00817608"/>
     <w:rsid w:val="00831696"/>
-    <w:rsid w:val="00845922"/>
     <w:rsid w:val="00845AAE"/>
-    <w:rsid w:val="00866EBD"/>
     <w:rsid w:val="00871091"/>
     <w:rsid w:val="008924C0"/>
     <w:rsid w:val="008A65A8"/>
     <w:rsid w:val="008A7581"/>
     <w:rsid w:val="008D1275"/>
     <w:rsid w:val="008F0956"/>
     <w:rsid w:val="008F3595"/>
     <w:rsid w:val="008F41C2"/>
     <w:rsid w:val="009030F9"/>
     <w:rsid w:val="0091753A"/>
     <w:rsid w:val="009208FB"/>
     <w:rsid w:val="009223EB"/>
     <w:rsid w:val="00926ED2"/>
     <w:rsid w:val="00931CED"/>
     <w:rsid w:val="00933F22"/>
     <w:rsid w:val="00944F71"/>
     <w:rsid w:val="00951248"/>
     <w:rsid w:val="00953687"/>
     <w:rsid w:val="00954C99"/>
     <w:rsid w:val="00956A58"/>
     <w:rsid w:val="00964649"/>
     <w:rsid w:val="00966294"/>
     <w:rsid w:val="00972E01"/>
     <w:rsid w:val="009807F6"/>
     <w:rsid w:val="00990462"/>
@@ -17400,152 +16873,156 @@
     <w:rsid w:val="009C6113"/>
     <w:rsid w:val="009D29B0"/>
     <w:rsid w:val="009F1E5A"/>
     <w:rsid w:val="00A00925"/>
     <w:rsid w:val="00A113F7"/>
     <w:rsid w:val="00A12782"/>
     <w:rsid w:val="00A13B66"/>
     <w:rsid w:val="00A13C52"/>
     <w:rsid w:val="00A210F8"/>
     <w:rsid w:val="00A406AA"/>
     <w:rsid w:val="00A41DEE"/>
     <w:rsid w:val="00A429D0"/>
     <w:rsid w:val="00A4778F"/>
     <w:rsid w:val="00A47D1B"/>
     <w:rsid w:val="00A50916"/>
     <w:rsid w:val="00A51E1D"/>
     <w:rsid w:val="00A54CB3"/>
     <w:rsid w:val="00A609D4"/>
     <w:rsid w:val="00A64641"/>
     <w:rsid w:val="00A70DB5"/>
     <w:rsid w:val="00A8205A"/>
     <w:rsid w:val="00A823C9"/>
     <w:rsid w:val="00A82D5A"/>
     <w:rsid w:val="00A86FA4"/>
     <w:rsid w:val="00A92237"/>
+    <w:rsid w:val="00A945EE"/>
     <w:rsid w:val="00AA0145"/>
     <w:rsid w:val="00AA0AA0"/>
     <w:rsid w:val="00AA2ADE"/>
     <w:rsid w:val="00AA3C72"/>
     <w:rsid w:val="00AA5EE9"/>
     <w:rsid w:val="00AA79CA"/>
     <w:rsid w:val="00AB03A6"/>
     <w:rsid w:val="00AB13DD"/>
     <w:rsid w:val="00AB1F21"/>
     <w:rsid w:val="00AC03ED"/>
     <w:rsid w:val="00AC0C6E"/>
     <w:rsid w:val="00AD0A92"/>
     <w:rsid w:val="00AD7AB2"/>
     <w:rsid w:val="00AE0672"/>
     <w:rsid w:val="00AE6B58"/>
     <w:rsid w:val="00AF2C34"/>
     <w:rsid w:val="00AF61EC"/>
     <w:rsid w:val="00AF6348"/>
     <w:rsid w:val="00AF7012"/>
     <w:rsid w:val="00B0525F"/>
     <w:rsid w:val="00B05299"/>
     <w:rsid w:val="00B072B4"/>
     <w:rsid w:val="00B10D92"/>
     <w:rsid w:val="00B25D9A"/>
     <w:rsid w:val="00B45236"/>
     <w:rsid w:val="00B617E0"/>
     <w:rsid w:val="00B62271"/>
     <w:rsid w:val="00B623AC"/>
     <w:rsid w:val="00B63B3B"/>
     <w:rsid w:val="00B656A7"/>
     <w:rsid w:val="00B7239F"/>
     <w:rsid w:val="00B730DA"/>
     <w:rsid w:val="00B76F52"/>
     <w:rsid w:val="00B83532"/>
     <w:rsid w:val="00B87033"/>
     <w:rsid w:val="00B912A7"/>
     <w:rsid w:val="00B94484"/>
     <w:rsid w:val="00B97250"/>
     <w:rsid w:val="00B97EF7"/>
     <w:rsid w:val="00BC04A8"/>
     <w:rsid w:val="00BC0949"/>
     <w:rsid w:val="00BC168C"/>
     <w:rsid w:val="00BC628C"/>
     <w:rsid w:val="00BD1DE2"/>
     <w:rsid w:val="00BD2747"/>
+    <w:rsid w:val="00BD5701"/>
     <w:rsid w:val="00BE0D7E"/>
     <w:rsid w:val="00BE0D9F"/>
     <w:rsid w:val="00BE5F16"/>
     <w:rsid w:val="00BF1050"/>
     <w:rsid w:val="00BF10C2"/>
     <w:rsid w:val="00BF280F"/>
     <w:rsid w:val="00C00E69"/>
     <w:rsid w:val="00C06463"/>
     <w:rsid w:val="00C16024"/>
     <w:rsid w:val="00C224B0"/>
     <w:rsid w:val="00C278B5"/>
     <w:rsid w:val="00C43848"/>
     <w:rsid w:val="00C502F6"/>
     <w:rsid w:val="00C51E45"/>
     <w:rsid w:val="00C61A61"/>
     <w:rsid w:val="00C62B1A"/>
     <w:rsid w:val="00C6387D"/>
     <w:rsid w:val="00C6497B"/>
     <w:rsid w:val="00C745DC"/>
     <w:rsid w:val="00C80FF6"/>
     <w:rsid w:val="00C82D5A"/>
     <w:rsid w:val="00C92421"/>
     <w:rsid w:val="00C93069"/>
     <w:rsid w:val="00C9350A"/>
     <w:rsid w:val="00CA2B61"/>
     <w:rsid w:val="00CD651E"/>
     <w:rsid w:val="00CE00E4"/>
     <w:rsid w:val="00D0531C"/>
     <w:rsid w:val="00D05C65"/>
     <w:rsid w:val="00D06664"/>
     <w:rsid w:val="00D07A91"/>
     <w:rsid w:val="00D124F5"/>
     <w:rsid w:val="00D160E4"/>
     <w:rsid w:val="00D20AE1"/>
     <w:rsid w:val="00D2327D"/>
     <w:rsid w:val="00D31D5B"/>
     <w:rsid w:val="00D35965"/>
     <w:rsid w:val="00D47B03"/>
     <w:rsid w:val="00D61A02"/>
     <w:rsid w:val="00D62C01"/>
     <w:rsid w:val="00D72D93"/>
     <w:rsid w:val="00D73C52"/>
+    <w:rsid w:val="00D80C57"/>
     <w:rsid w:val="00D82774"/>
     <w:rsid w:val="00D85ECC"/>
     <w:rsid w:val="00DA3867"/>
     <w:rsid w:val="00DA6690"/>
     <w:rsid w:val="00DB21F8"/>
     <w:rsid w:val="00DC37B6"/>
     <w:rsid w:val="00DC7D63"/>
     <w:rsid w:val="00DD0989"/>
     <w:rsid w:val="00DD1A5D"/>
     <w:rsid w:val="00DD4C72"/>
     <w:rsid w:val="00DD69C1"/>
     <w:rsid w:val="00DE0AE1"/>
     <w:rsid w:val="00E013B6"/>
     <w:rsid w:val="00E10EEF"/>
     <w:rsid w:val="00E1407B"/>
+    <w:rsid w:val="00E17E77"/>
     <w:rsid w:val="00E23046"/>
     <w:rsid w:val="00E23B5D"/>
     <w:rsid w:val="00E30D1A"/>
     <w:rsid w:val="00E333BD"/>
     <w:rsid w:val="00E35A59"/>
     <w:rsid w:val="00E53362"/>
     <w:rsid w:val="00E534C9"/>
     <w:rsid w:val="00E57C96"/>
     <w:rsid w:val="00E6241D"/>
     <w:rsid w:val="00E73848"/>
     <w:rsid w:val="00E77595"/>
     <w:rsid w:val="00E825B1"/>
     <w:rsid w:val="00E91A16"/>
     <w:rsid w:val="00EA00BB"/>
     <w:rsid w:val="00EA6C19"/>
     <w:rsid w:val="00EB1009"/>
     <w:rsid w:val="00EB3E73"/>
     <w:rsid w:val="00EB4A57"/>
     <w:rsid w:val="00EC011A"/>
     <w:rsid w:val="00EC0A3C"/>
     <w:rsid w:val="00EC2471"/>
     <w:rsid w:val="00EC2800"/>
     <w:rsid w:val="00EC7AEC"/>
     <w:rsid w:val="00ED1C71"/>
     <w:rsid w:val="00EE248E"/>
@@ -17553,83 +17030,85 @@
     <w:rsid w:val="00F140C9"/>
     <w:rsid w:val="00F14343"/>
     <w:rsid w:val="00F14DF7"/>
     <w:rsid w:val="00F15AC2"/>
     <w:rsid w:val="00F219A9"/>
     <w:rsid w:val="00F36213"/>
     <w:rsid w:val="00F364C2"/>
     <w:rsid w:val="00F4037D"/>
     <w:rsid w:val="00F4245C"/>
     <w:rsid w:val="00F43797"/>
     <w:rsid w:val="00F4535B"/>
     <w:rsid w:val="00F45A87"/>
     <w:rsid w:val="00F51664"/>
     <w:rsid w:val="00F56C1E"/>
     <w:rsid w:val="00F63527"/>
     <w:rsid w:val="00F67E9D"/>
     <w:rsid w:val="00F7038F"/>
     <w:rsid w:val="00F73F7E"/>
     <w:rsid w:val="00F7631E"/>
     <w:rsid w:val="00F76BFE"/>
     <w:rsid w:val="00F82A02"/>
     <w:rsid w:val="00F8464C"/>
     <w:rsid w:val="00F95EF7"/>
     <w:rsid w:val="00F963C6"/>
     <w:rsid w:val="00FA2277"/>
+    <w:rsid w:val="00FA3337"/>
     <w:rsid w:val="00FB05B5"/>
     <w:rsid w:val="00FD0BE2"/>
     <w:rsid w:val="00FD342B"/>
     <w:rsid w:val="00FD4C82"/>
     <w:rsid w:val="00FE6615"/>
     <w:rsid w:val="00FF251C"/>
     <w:rsid w:val="00FF6CA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="002D5201"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4026FDDD-3241-40CB-A946-53B0629CBF19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18326,51 +17805,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1740320832">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oipc.ab.ca/guidance-expedited-inquiry-request-for-review-decision-to-disregard-request-atia-s9/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oipc.ab.ca/guidance-expedited-inquiry-request-for-review-decision-to-disregard-request-atia-s9/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="45D78B5447474629AD7EBFD4E3421BC7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F19C9E25-954A-4E60-AB92-52317B1895CE}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -20179,139 +19658,137 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B4203"/>
     <w:rsid w:val="000059D5"/>
-    <w:rsid w:val="00005D62"/>
     <w:rsid w:val="000111FC"/>
     <w:rsid w:val="00053325"/>
     <w:rsid w:val="0005595F"/>
     <w:rsid w:val="00063073"/>
     <w:rsid w:val="000736C7"/>
     <w:rsid w:val="00095CE6"/>
     <w:rsid w:val="000A21DC"/>
     <w:rsid w:val="000E09EF"/>
+    <w:rsid w:val="00111C08"/>
     <w:rsid w:val="00114EA8"/>
+    <w:rsid w:val="0015576C"/>
     <w:rsid w:val="00163F4A"/>
     <w:rsid w:val="00177F3E"/>
     <w:rsid w:val="00193B97"/>
     <w:rsid w:val="001B677F"/>
     <w:rsid w:val="001E058D"/>
     <w:rsid w:val="00222B02"/>
     <w:rsid w:val="0023417F"/>
     <w:rsid w:val="00236F95"/>
     <w:rsid w:val="00237C85"/>
     <w:rsid w:val="002416FA"/>
     <w:rsid w:val="00257E60"/>
-    <w:rsid w:val="002631AB"/>
     <w:rsid w:val="0026629C"/>
     <w:rsid w:val="00270B2B"/>
     <w:rsid w:val="002A280A"/>
     <w:rsid w:val="002A6A7C"/>
     <w:rsid w:val="002B7836"/>
     <w:rsid w:val="0033031E"/>
     <w:rsid w:val="00335B0D"/>
     <w:rsid w:val="003D7403"/>
     <w:rsid w:val="003E0E64"/>
     <w:rsid w:val="003E25FC"/>
     <w:rsid w:val="003F6EE1"/>
     <w:rsid w:val="00421DDE"/>
     <w:rsid w:val="00433798"/>
     <w:rsid w:val="00442DCD"/>
     <w:rsid w:val="004832EB"/>
     <w:rsid w:val="004948B2"/>
     <w:rsid w:val="004D0698"/>
     <w:rsid w:val="004D1F0C"/>
     <w:rsid w:val="004D4959"/>
     <w:rsid w:val="005006AA"/>
     <w:rsid w:val="0050133B"/>
     <w:rsid w:val="00502070"/>
     <w:rsid w:val="005B4203"/>
     <w:rsid w:val="005D47F6"/>
     <w:rsid w:val="006137D2"/>
     <w:rsid w:val="00625ACB"/>
     <w:rsid w:val="00633644"/>
     <w:rsid w:val="00640668"/>
     <w:rsid w:val="00673A80"/>
     <w:rsid w:val="006A6ED2"/>
     <w:rsid w:val="00702AB9"/>
     <w:rsid w:val="0075013A"/>
     <w:rsid w:val="00756EBB"/>
     <w:rsid w:val="00766DC2"/>
     <w:rsid w:val="00777CC5"/>
     <w:rsid w:val="00791249"/>
-    <w:rsid w:val="00797AA5"/>
     <w:rsid w:val="007A001C"/>
     <w:rsid w:val="007D3FFD"/>
     <w:rsid w:val="00801126"/>
     <w:rsid w:val="00806018"/>
     <w:rsid w:val="00826C28"/>
     <w:rsid w:val="00830E6F"/>
-    <w:rsid w:val="008775A8"/>
     <w:rsid w:val="008C55EE"/>
     <w:rsid w:val="008F69E3"/>
     <w:rsid w:val="009364F4"/>
     <w:rsid w:val="00944F71"/>
+    <w:rsid w:val="00946C44"/>
     <w:rsid w:val="00960C56"/>
     <w:rsid w:val="00966294"/>
     <w:rsid w:val="00972E01"/>
     <w:rsid w:val="00993F5D"/>
     <w:rsid w:val="009C11EA"/>
     <w:rsid w:val="009F500B"/>
     <w:rsid w:val="00A00925"/>
     <w:rsid w:val="00A12782"/>
     <w:rsid w:val="00A32716"/>
+    <w:rsid w:val="00A478AB"/>
     <w:rsid w:val="00A50916"/>
     <w:rsid w:val="00A70DB5"/>
     <w:rsid w:val="00AA0145"/>
     <w:rsid w:val="00B05E60"/>
     <w:rsid w:val="00B10D92"/>
     <w:rsid w:val="00B23B1B"/>
     <w:rsid w:val="00B948A6"/>
-    <w:rsid w:val="00BA76E0"/>
     <w:rsid w:val="00BD1104"/>
-    <w:rsid w:val="00C166B4"/>
     <w:rsid w:val="00C500A4"/>
     <w:rsid w:val="00C50C30"/>
     <w:rsid w:val="00CC73A7"/>
     <w:rsid w:val="00D02EC1"/>
     <w:rsid w:val="00D22C2A"/>
     <w:rsid w:val="00D31D5B"/>
     <w:rsid w:val="00D4313B"/>
     <w:rsid w:val="00D72D93"/>
     <w:rsid w:val="00D73C52"/>
     <w:rsid w:val="00DA6690"/>
     <w:rsid w:val="00DD288E"/>
     <w:rsid w:val="00DD6443"/>
     <w:rsid w:val="00DE312C"/>
     <w:rsid w:val="00E20FD1"/>
     <w:rsid w:val="00E25887"/>
     <w:rsid w:val="00E65716"/>
     <w:rsid w:val="00E6595F"/>
     <w:rsid w:val="00E74BAF"/>
     <w:rsid w:val="00E80194"/>
     <w:rsid w:val="00EC059C"/>
     <w:rsid w:val="00EC2471"/>
     <w:rsid w:val="00EE248E"/>
     <w:rsid w:val="00EE7155"/>
     <w:rsid w:val="00EF3D5C"/>
     <w:rsid w:val="00EF702A"/>
@@ -20754,51 +20231,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002631AB"/>
+    <w:rsid w:val="003E25FC"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45D78B5447474629AD7EBFD4E3421BC7">
     <w:name w:val="45D78B5447474629AD7EBFD4E3421BC7"/>
     <w:rsid w:val="005B4203"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45FD7935BC76428388E3CF7D51571054">
     <w:name w:val="45FD7935BC76428388E3CF7D51571054"/>
     <w:rsid w:val="00CC73A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A35CD74FA74E4E199025A2D45CA93CDF">
     <w:name w:val="A35CD74FA74E4E199025A2D45CA93CDF"/>
     <w:rsid w:val="00CC73A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD0C6791C88942A0A4D1B0240BD9AB54">
     <w:name w:val="FD0C6791C88942A0A4D1B0240BD9AB54"/>
     <w:rsid w:val="00CC73A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C610AEF7A79455DB3229BECB70728C7">
     <w:name w:val="6C610AEF7A79455DB3229BECB70728C7"/>
     <w:rsid w:val="00CC73A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FB4C80699084B60BA4C80A3BAA7A166">
@@ -21909,63 +21386,50 @@
     <w:name w:val="97858A151C3E4269B221256328561C7E"/>
     <w:rsid w:val="003E25FC"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D58224FCFE2B4A7BB5DD7EFB9F9E9E4F">
     <w:name w:val="D58224FCFE2B4A7BB5DD7EFB9F9E9E4F"/>
     <w:rsid w:val="003E25FC"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63E9DC070D4641B6A2B889791A60914C">
-[...11 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -22202,95 +21666,95 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15E78974-82FE-4861-BBB0-9AA8DF526ECE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCC5F6EE-C750-4436-9139-988551DBBB91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2990</Words>
-  <Characters>17047</Characters>
+  <Words>3367</Words>
+  <Characters>16704</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>835</Lines>
+  <Paragraphs>385</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19998</CharactersWithSpaces>
+  <CharactersWithSpaces>19686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SetDate">
-    <vt:lpwstr>2026-09-22T21:18:44Z</vt:lpwstr>
+    <vt:lpwstr>2026-10-09T16:53:10Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SiteId">
     <vt:lpwstr>697c94c7-4045-438f-ba38-311454171aae</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ActionId">
-    <vt:lpwstr>f5e1fe44-df08-42ba-aed7-bb90f03c820c</vt:lpwstr>
+    <vt:lpwstr>c69c13b4-b7a4-4a82-92a7-a79f0a408d10</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>