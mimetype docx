--- v1 (2026-09-13)
+++ v2 (2026-10-24)
@@ -1,17756 +1,12019 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="734CCDCD" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00C745DC">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="045699FE" w14:textId="1F9DECCA" w:rsidR="009213B0" w:rsidRDefault="00745629" w:rsidP="007B360B">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_top"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D41F79">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
-[...68 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="107950" distB="107950" distL="180340" distR="180340" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7961D7E1" wp14:editId="25360454">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-54610</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>120015</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6457950" cy="878840"/>
+                <wp:effectExtent l="19050" t="19050" r="19050" b="16510"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="307" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6457950" cy="878840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="81232C"/>
+                        </a:solidFill>
+                        <a:ln w="41275">
+                          <a:solidFill>
+                            <a:srgbClr val="81232C"/>
+                          </a:solidFill>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent5">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent5"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent5"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="104C197A" w14:textId="52293244" w:rsidR="00BE0F1A" w:rsidRPr="00C81DDB" w:rsidRDefault="009213B0" w:rsidP="000A49CD">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001F11D8">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Guidance </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001F11D8" w:rsidRPr="001F11D8">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Document</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000F1C26">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> – Expedited Inquiry</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="527A29F9" w14:textId="5385E570" w:rsidR="00BE0F1A" w:rsidRPr="008F1EC5" w:rsidRDefault="00BE0F1A" w:rsidP="008F50C5">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Request for </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D41F79">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Review of a </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F0026A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t>Time Extension</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D41F79">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Decision (A</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00471E81">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t>T</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D41F79">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t>IA</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B133D6">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Section 16</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D41F79">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="40"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="7961D7E1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.3pt;margin-top:9.45pt;width:508.5pt;height:69.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:14.2pt;mso-wrap-distance-top:8.5pt;mso-wrap-distance-right:14.2pt;mso-wrap-distance-bottom:8.5pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLmR9zZwIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjxkjY14hRdug4D&#10;ugvW7QMUWY6FyaInKbHTrx8l2W7QDXso5gdBNMmjw0NK6+u+UeQojJWgCzqfpZQIzaGUel/QH9/v&#10;3qwosY7pkinQoqAnYen15vWrddfmIoMaVCkMQRBt864taO1cmyeJ5bVomJ1BKzQ6KzANc2iafVIa&#10;1iF6o5IsTS+SDkzZGuDCWvx7G510E/CrSnD3paqscEQVFLm5sJqw7vyabNYs3xvW1pIPNNgLWDRM&#10;ajx0grpljpGDkX9ANZIbsFC5GYcmgaqSXIQasJp5+qyah5q1ItSC4th2ksn+P1j++fjQfjXE9e+g&#10;xwaGImx7D/ynJRq2NdN7cWMMdLVgJR4895IlXWvzIdVLbXPrQXbdJyixyezgIAD1lWm8KlgnQXRs&#10;wGkSXfSOcPx5sVheXi3RxdG3ulytFqErCcvH7NZY90FAQ/ymoAabGtDZ8d46z4blY4g/zIKS5Z1U&#10;Khhmv9sqQ44MB2A1z95m21DAszClSVfQxTy7XEYFXoDhBXqvyzBRjkkV90hO6UExL9Iglzsp4fkp&#10;/U1URJYoRBZP9pMvJsqMc6HdQKpmpYiVLFP8xkLGjKBEAPTIFSowYQ99HSMjyIgdJRzifaoIF2dK&#10;Tv9FLCZPGeFk0G5KbqQG8zcA5eIoIdMYP4oUpfFD5fpdj/h+u4PyhBNmIN5gfHFwU4N5pKTD21tQ&#10;++vAjKBEfdQ4pVfzBY4RccHAAcvQMOee3bmHaY5QBeXOUBKNrQuPhC9Hww3OcyXDqD1xGejivQy6&#10;D2+Iv/jndoh6euk2vwEAAP//AwBQSwMEFAAGAAgAAAAhAM+QtiLhAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNxam7/ihjgVQgpSkKqWtoce3XhJImI7st02vD3bE9x2d0az&#10;3+SL0fbshCF23im4mwpg6GpvOtco2G3LiQQWk3ZG996hgh+MsCiur3KdGX92n3japIZRiIuZVtCm&#10;NGScx7pFq+PUD+hI+/LB6kRraLgJ+kzhtuf3Qsy41Z2jD60e8K3F+ntztAqqjzUvq9U4D2X5vt+t&#10;bSWXq0qp25vx9QVYwjH9meGCT+hQENPBH52JrFcwkTNy0l3OgV10IeQjsANNT88PwIuc/69Q/AIA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLmR9zZwIAADEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDPkLYi4QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AMEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" fillcolor="#81232c" strokecolor="#81232c" strokeweight="3.25pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="104C197A" w14:textId="52293244" w:rsidR="00BE0F1A" w:rsidRPr="00C81DDB" w:rsidRDefault="009213B0" w:rsidP="000A49CD">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001F11D8">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Guidance </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001F11D8" w:rsidRPr="001F11D8">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Document</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000F1C26">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> – Expedited Inquiry</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="527A29F9" w14:textId="5385E570" w:rsidR="00BE0F1A" w:rsidRPr="008F1EC5" w:rsidRDefault="00BE0F1A" w:rsidP="008F50C5">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Request for </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D41F79">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Review of a </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F0026A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t>Time Extension</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D41F79">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Decision (A</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00471E81">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t>T</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D41F79">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t>IA</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B133D6">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Section 16</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D41F79">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="40"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="margin" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00D41F79" w:rsidRPr="00D41F79">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11B5C" w:rsidRPr="00D41F79">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F11D8">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guidance D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11B5C" w:rsidRPr="00D41F79">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocument is intended to help </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F79" w:rsidRPr="00D41F79">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicants and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11B5C" w:rsidRPr="00D41F79">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public bodies understand </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1396B">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F79" w:rsidRPr="00D41F79">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information required </w:t>
+      </w:r>
+      <w:r w:rsidR="001F11D8">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="81232C"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the Commissioner </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0BC7">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when conducting </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3B92">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an expedited inquiry </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0BC7">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3B92">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00583B9C">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the head of </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3B92">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a public body’s decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F79" w:rsidRPr="00D41F79">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B133D6">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F79" w:rsidRPr="00D41F79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F79" w:rsidRPr="00D41F79">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Access to Information Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F79">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F79" w:rsidRPr="00D41F79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:r w:rsidR="00471E81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F79" w:rsidRPr="00D41F79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IA).</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41F79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3566D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3566D" w:rsidRPr="00D3566D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0BC7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3566D" w:rsidRPr="00D3566D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be updated over time.  The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3566D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3566D" w:rsidRPr="00D3566D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> version will be on the OIPC website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725735C5" w14:textId="77777777" w:rsidR="006C25E6" w:rsidRDefault="000B3F97" w:rsidP="006C25E6">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>document,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Commissioner”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00966E23">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information and Privacy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commissioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commissioner’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>delegat</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5AB7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3F97">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C03154">
+      <w:r w:rsidR="006C25E6">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006C25E6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References to a “public body” may include the head or the head’s delegate.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Mangal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
+        </w:rPr>
+        <w:id w:val="-1771534780"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5E2A74EC" w14:textId="38E02FA6" w:rsidR="00D545CB" w:rsidRDefault="00D545CB" w:rsidP="00D15182">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Table of Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0F5907D8" w14:textId="592ACE6D" w:rsidR="005E2D07" w:rsidRDefault="00D545CB">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10072"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc242437659" w:history="1">
+            <w:r w:rsidR="005E2D07" w:rsidRPr="00654BC1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>OVERVIEW</w:t>
+            </w:r>
+            <w:r w:rsidR="005E2D07">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="005E2D07">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="005E2D07">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242437659 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E2D07">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E2D07">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E2D07">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005E2D07">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="658E9FCA" w14:textId="1D00D635" w:rsidR="005E2D07" w:rsidRDefault="005E2D07">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10072"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242437660" w:history="1">
+            <w:r w:rsidRPr="00654BC1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>SECTION 16 REVIEW - EXPEDITED INQUIRY PROCESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242437660 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2B94FCAC" w14:textId="14779A21" w:rsidR="005E2D07" w:rsidRDefault="005E2D07">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10072"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242437661" w:history="1">
+            <w:r w:rsidRPr="00654BC1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>APPLICANT REQUIREMENTS TO REQUEST A REVIEW OF A PUBLIC BODY’S SECTION 16 DECISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242437661 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0DAE28BB" w14:textId="5312A83D" w:rsidR="005E2D07" w:rsidRDefault="005E2D07">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10072"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242437662" w:history="1">
+            <w:r w:rsidRPr="00654BC1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>PUBLIC BODY REQUIREMENTS FOR AN EXPEDITED INQUIRY OF A SECTION 16 DECISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242437662 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6D5D4408" w14:textId="0EDECEFE" w:rsidR="005E2D07" w:rsidRDefault="005E2D07">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10072"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242437663" w:history="1">
+            <w:r w:rsidRPr="00654BC1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>APPLICABLE SECTIONS OF ATIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242437663 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2E07C64B" w14:textId="6352C3C1" w:rsidR="005E2D07" w:rsidRDefault="005E2D07">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10072"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242437664" w:history="1">
+            <w:r w:rsidRPr="00654BC1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>WAS THE EXTENSION TAKEN REASONABLE?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242437664 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7B4EE78F" w14:textId="441A39F0" w:rsidR="005E2D07" w:rsidRDefault="005E2D07">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10072"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242437665" w:history="1">
+            <w:r w:rsidRPr="00654BC1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>COMPLETING A PUBLIC BODY’S SUBMISSION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242437665 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1D16619F" w14:textId="1384AE5C" w:rsidR="005E2D07" w:rsidRDefault="005E2D07">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10072"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:bidi="ar-SA"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242437666" w:history="1">
+            <w:r w:rsidRPr="00654BC1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>TIME EXTENSION DECISION –  ORDER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242437666 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1DD47666" w14:textId="7EABD039" w:rsidR="00D545CB" w:rsidRDefault="00D545CB">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5037C01A" w14:textId="76E1D9A3" w:rsidR="00BF7AAF" w:rsidRPr="00D545CB" w:rsidRDefault="00D41F79" w:rsidP="00D15182">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc198301937"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc242437659"/>
+      <w:r w:rsidRPr="00D545CB">
+        <w:t>OVERVIEW</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3F41D7B2" w14:textId="20265180" w:rsidR="00112E3E" w:rsidRDefault="00112E3E" w:rsidP="00112E3E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When an applicant who has made a request for access to information under </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23F57">
+        <w:t xml:space="preserve">ATIA </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">section 7(1) receives a decision from the </w:t>
+      </w:r>
+      <w:r w:rsidR="006D69AB">
+        <w:t xml:space="preserve">head of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">public body </w:t>
+      </w:r>
+      <w:r w:rsidR="001236B2">
+        <w:t xml:space="preserve">about extending the time limit for responding to the request </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">under section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B133D6">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, the applicant may ask the Commissioner to review th</w:t>
+      </w:r>
+      <w:r w:rsidR="00486FBC">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00461275">
+        <w:t xml:space="preserve"> under Part 3 of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4108">
+        <w:t>ATIA</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC665C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008278C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4A49DD" w14:textId="714390EB" w:rsidR="00282B83" w:rsidRDefault="00A23F57" w:rsidP="00112E3E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Reviews under section 16 are conducted as an Expedited Inquiry.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4160">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37B51">
+        <w:t>The Commissioner will not authorize mediation under ATIA section 61 where a public body has decided to extend timelines under section 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC50D1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00282B83">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00282B83" w:rsidRPr="00257F24">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Access to information is a quasi-constitutional right that is premised on relatively tight timelines and an obligation for the public body to respond quickly.  For the right of access to be meaningful, it must be timely.</w:t>
+      </w:r>
+      <w:r w:rsidR="00282B83">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="00B37B51">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6EC89C" w14:textId="3DD19D90" w:rsidR="00D41F79" w:rsidRDefault="00D41F79" w:rsidP="00DE4131">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B133D6">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the A</w:t>
+      </w:r>
+      <w:r w:rsidR="00380722">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">IA grants a public body the power to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B133D6">
+        <w:t>extend the time for responding to an access request</w:t>
+      </w:r>
+      <w:r w:rsidR="00916E81">
+        <w:t xml:space="preserve"> in specific circumstances</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48268C20" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRPr="000B7220" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="42" w:line="228" w:lineRule="auto"/>
+        <w:ind w:left="2254" w:right="2088"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:bCs/>
-[...2 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>16(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>head</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>extend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for responding to a request for up to 30 business days if</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D62DEC" w14:textId="77777777" w:rsidR="005801B8" w:rsidRPr="000B7220" w:rsidRDefault="00B133D6" w:rsidP="00C74541">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="199" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2158" w:hanging="404"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>agrees,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2020F2D5" w14:textId="1C5A6B61" w:rsidR="00B133D6" w:rsidRPr="000B7220" w:rsidRDefault="00B133D6" w:rsidP="00C74541">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="199" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2158" w:hanging="404"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>large</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>records</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>requested</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is required to process the request, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B90E26" w14:textId="6211BE8E" w:rsidR="0079030B" w:rsidRPr="000B7220" w:rsidRDefault="0079030B" w:rsidP="00C74541">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="199" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2158" w:hanging="404"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B7220">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time is needed to consult with a third party, another public body or another entity before deciding whether to grant access to a record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207EE54F" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2586"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="202" w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:ind w:right="2116" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>head</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>body</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>extend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>responding to a request for additional reasonable periods in a circumstance described in subsection (1)(a) to (c).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2FCCA2" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2586"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="198" w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:ind w:right="2116" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>head</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>body</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>extend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>responding to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>multiple</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>concurrent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>requests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the same applicant or by 2 or more applicants who work for the same organization or who work in association with each other.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CA40E3" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2586"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="198" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2210" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Where</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>head</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>body</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>considering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>giving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>access to a record that may contain information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15281CBC" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2986"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="194" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2986" w:hanging="390"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>described</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>19(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE30AB9" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2984"/>
+          <w:tab w:val="left" w:pos="2988"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="199" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2142" w:hanging="404"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>disclosure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>unreasonable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>invasion of a third party’s personal privacy under section 20,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271F3E6A" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRPr="0079030B" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="204" w:line="228" w:lineRule="auto"/>
+        <w:ind w:left="2254" w:right="2088"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>head</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>extend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>responding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a request or part of a request for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0079030B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary to enable the head to comply with the requirements of section 36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AA2EDD" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2586"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="202" w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:ind w:right="2122" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the time for responding to a request is extended under subsection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(1),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(4),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>head</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>body</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tell the applicant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD4C3A1" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2986"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="190" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2986" w:hanging="390"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>reason</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>extension,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6061CE54" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2985"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="190" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2985" w:hanging="400"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>expected,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23355A5D" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2986"/>
+          <w:tab w:val="left" w:pos="2988"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="200" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2248" w:hanging="393"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">extension by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the Commissioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D86033" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2586"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="201" w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:ind w:right="2204" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Notwithstanding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>anything</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>contrary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>subsection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(5),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>if the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>responding to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is extended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>under subsection (1), (2), (3) or (4) by the Commissioner, acting as the head of a public body, the Commissioner must tell the applicant that the applicant may seek a review by an independent adjudicator with respect to the extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EF6A22" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2586"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="197" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2162" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Where a third party asks for a review under section 58(2) or 79(3), the time for responding to a request or part of a request is automatically</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>extended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>respect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696F77AC" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRPr="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="230" w:lineRule="auto"/>
+        <w:ind w:left="2254" w:right="2088"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>until</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B133D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and inquiry process has concluded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744EFA0B" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2586"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="201" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2033" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the time for responding to a request or part of a request is automatically extended under subsection (7), the public body must notify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>extension</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DB5BCE" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2254"/>
+          <w:tab w:val="left" w:pos="2584"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="205" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2033" w:hanging="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The time for responding to a request is automatically extended during</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>emergency,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>disaster</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>unforeseen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>results in an unplanned operational closure or interruption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5D9F37" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2684"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="204" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2660" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>responding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>automatically extended under subsection (9), the public body must</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B1CF5B" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2986"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="194" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2986" w:hanging="390"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>notify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Commissioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>soon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>practicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486CAFBF" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="199" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2125" w:hanging="359"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>emergency,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>disaster</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>unforeseen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>event and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>anticipated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>end</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>unplanned</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>operational closure or interruption, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9F1C7D" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3272"/>
+          <w:tab w:val="left" w:pos="3276"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="202" w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:ind w:left="3276" w:right="2014" w:hanging="308"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of the date when the emergency, disaster or other unforeseen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>normal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>operations have resumed,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F14A2AE" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="198"/>
+        <w:ind w:left="2744"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B1BAAF" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2985"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="192" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2985" w:hanging="400"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>notify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>soon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>practicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E53C4BB" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3383"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="190" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3383" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>normal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>operations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>resumed,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAF2F20" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3380"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="200" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2302" w:hanging="416"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>applicant’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>be expected, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AF9566" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00B133D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3380"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="202" w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="2670" w:hanging="471"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the extension by the Commissioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CDB856" w14:textId="77777777" w:rsidR="00B133D6" w:rsidRDefault="00B133D6" w:rsidP="00344AA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59724F32" w14:textId="77777777" w:rsidR="00612132" w:rsidRDefault="00612132" w:rsidP="00344AA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E5E3F4" w14:textId="3BE51985" w:rsidR="002643B5" w:rsidRPr="00BF7AAF" w:rsidRDefault="002643B5" w:rsidP="00D15182">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc198301938"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc242437660"/>
+      <w:r>
+        <w:t xml:space="preserve">SECTION </w:t>
+      </w:r>
+      <w:r w:rsidR="0079030B">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00822BE1">
+        <w:t xml:space="preserve">REVIEW - </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4578">
+        <w:t>EXPEDITED INQUIRY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PROCESS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="5C71A1ED" w14:textId="28602BDE" w:rsidR="00C47F5B" w:rsidRDefault="00D73A8F" w:rsidP="00D73A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once an applicant submits a complete written </w:t>
+      </w:r>
+      <w:r w:rsidR="00632C82">
+        <w:t>“</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00CF4108" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>R</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">equest </w:t>
+        </w:r>
+        <w:r w:rsidR="008E2563" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">for </w:t>
+        </w:r>
+        <w:r w:rsidR="00CF4108" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>R</w:t>
+        </w:r>
+        <w:r w:rsidR="008E2563" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">eview </w:t>
+        </w:r>
+        <w:r w:rsidR="00CF4108" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Form – ATIA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00632C82">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4108">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2563">
+        <w:t xml:space="preserve">of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4108">
+        <w:t xml:space="preserve">public body’s </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2563">
+        <w:t xml:space="preserve">section 16 decision to extend time, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the parties will receive confirmation of the </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2563">
+        <w:t xml:space="preserve">section 16 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>expedited inquiry and a Notice of Inquiry setting out submission deadlines and other information.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6EC4">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00A344C8" w:rsidRPr="00C03154">
-[...61 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4640C75C" w14:textId="6A68C8F7" w:rsidR="00056C2F" w:rsidRPr="00C03154" w:rsidRDefault="00056C2F" w:rsidP="00056C2F">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="34F63A93" w14:textId="288FB7FA" w:rsidR="00D73A8F" w:rsidRDefault="00D73A8F" w:rsidP="00D73A8F">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">provide further submissions along with the information required on this form. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Generally, the public body will be required to provide a submission</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0828">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4108">
+        <w:t xml:space="preserve">on the Form: </w:t>
+      </w:r>
+      <w:r w:rsidR="00632C82">
+        <w:t>“</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00465ABF" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Expedited Inquiry </w:t>
+        </w:r>
+        <w:r w:rsidR="005F5361" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">- </w:t>
+        </w:r>
+        <w:r w:rsidR="00465ABF" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Review of a Time Extension Decision Under ATIA Section 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00632C82">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2BDC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and the applicant will be provided an opportunity to respond to the public body.  The parties are required to copy each other on their submissions.  </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6EC4">
+        <w:t>Once the expedited inquiry process is complete, the Commissioner will review the parties’ submissions</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0828">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6EC4">
+        <w:t xml:space="preserve"> make a determination on the issues</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7414">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0828">
+        <w:t xml:space="preserve"> and issue a decision (Order)</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6EC4">
+        <w:t xml:space="preserve">.  The Commissioner’s </w:t>
+      </w:r>
+      <w:r w:rsidR="003575D5">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0828">
+        <w:t>rder</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21B9">
+        <w:t xml:space="preserve"> will be provided in writing.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2CE5A5" w14:textId="77777777" w:rsidR="00056C2F" w:rsidRPr="00C03154" w:rsidRDefault="00056C2F" w:rsidP="00056C2F">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="4860216F" w14:textId="03C53811" w:rsidR="00D41F79" w:rsidRPr="00D15182" w:rsidRDefault="00D41F79" w:rsidP="00D15182">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc198301939"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc242437661"/>
+      <w:r w:rsidRPr="00D15182">
+        <w:t>APPLICANT REQUIREMENTS TO REQUEST</w:t>
+      </w:r>
+      <w:r w:rsidR="00E720ED" w:rsidRPr="00D15182">
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="00461275">
+        <w:t xml:space="preserve"> REVIEW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15182">
+        <w:t xml:space="preserve"> OF A PUBLIC BODY’S SECTION </w:t>
+      </w:r>
+      <w:r w:rsidR="0079030B" w:rsidRPr="00D15182">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15182">
+        <w:t xml:space="preserve"> DECISION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="173B81D3" w14:textId="50240798" w:rsidR="00155A9D" w:rsidRDefault="00D15182" w:rsidP="00D41F79">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>Before submitting this form, ensure you have included the following:</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r w:rsidR="0062226B">
+        <w:t xml:space="preserve">proceed to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">an expedited inquiry of a public body’s section 16 decision, </w:t>
+      </w:r>
+      <w:r w:rsidR="0062226B">
+        <w:t xml:space="preserve">the following steps are required from </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00461275">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0062226B">
+        <w:t xml:space="preserve"> or the expedited inquiry cannot proceed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B72C0E2" w14:textId="68A5928C" w:rsidR="00056C2F" w:rsidRPr="00C03154" w:rsidRDefault="00056C2F" w:rsidP="00056C2F">
+    <w:p w14:paraId="06B5AF25" w14:textId="51D5FC13" w:rsidR="003B7632" w:rsidRDefault="00DC17EB" w:rsidP="003B7632">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Complete the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15182">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00632C82">
+        <w:t>“</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00FD15A5" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Request for Review </w:t>
+        </w:r>
+        <w:r w:rsidR="00CF4108" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Form – ATIA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00632C82">
+        <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536E5C2D" w14:textId="73758371" w:rsidR="008B3694" w:rsidRPr="00C03154" w:rsidRDefault="008B3694" w:rsidP="00056C2F">
+    <w:p w14:paraId="4E577533" w14:textId="71F95EC5" w:rsidR="00D15182" w:rsidRDefault="00D15182" w:rsidP="00D15182">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>A copy of the access request at issue</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD15A5">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17EB">
+        <w:t xml:space="preserve"> applicant must check the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> box </w:t>
+      </w:r>
+      <w:r w:rsidR="00461275">
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD15A5">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00461275">
+        <w:t xml:space="preserve">orm </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">confirming </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17EB">
+        <w:t xml:space="preserve">their intent to </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2563">
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r w:rsidR="00461275">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2563">
+        <w:t xml:space="preserve"> time extension decision reviewed and that the review will </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17EB">
+        <w:t xml:space="preserve">proceed </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2563">
+        <w:t>by expedited inquiry</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31233398" w14:textId="5DFECFAF" w:rsidR="00056C2F" w:rsidRPr="00C03154" w:rsidRDefault="00056C2F" w:rsidP="00056C2F">
+    <w:p w14:paraId="523BBF00" w14:textId="5BCA0E0E" w:rsidR="00D15182" w:rsidRDefault="00D15182" w:rsidP="00D15182">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17EB">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">copy of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17EB">
+        <w:t xml:space="preserve">Public Body’s decision under ATIA </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">section 16 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7F08F7" w14:textId="73BEFC1F" w:rsidR="00056C2F" w:rsidRPr="00C03154" w:rsidRDefault="00035C3C" w:rsidP="00056C2F">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="3FB383EA" w14:textId="0DECE43E" w:rsidR="008E2563" w:rsidRDefault="008E2563" w:rsidP="008E2563">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:r w:rsidR="00056C2F" w:rsidRPr="00C03154">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deliver a copy of </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7081">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> written Request for Review Form to the head of the public body that made the decision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4A7950" w14:textId="2054E517" w:rsidR="00FD15A5" w:rsidRDefault="00FD15A5" w:rsidP="008E2563">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A request for review of a Public Body’s section 16 decision must be made within 60 business days after </w:t>
+      </w:r>
+      <w:r w:rsidR="00153462">
+        <w:t xml:space="preserve">the person asking for the review is notified of the decision (ATIA section 59(2)).  The Commissioner may allow a longer period </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0244">
+        <w:t xml:space="preserve">of up </w:t>
+      </w:r>
+      <w:r w:rsidR="00153462">
+        <w:t>to 30 additional business days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736FDF77" w14:textId="4532B239" w:rsidR="004671A0" w:rsidRDefault="00526519" w:rsidP="006B0318">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0820843B" w14:textId="75AF2F4A" w:rsidR="006B0318" w:rsidRPr="006B0318" w:rsidRDefault="00526519" w:rsidP="00D15182">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc198301940"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc242437662"/>
+      <w:r w:rsidRPr="006B0318">
+        <w:t xml:space="preserve">PUBLIC BODY REQUIREMENTS </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A8F" w:rsidRPr="006B0318">
+        <w:t xml:space="preserve">FOR AN EXPEDITED INQUIRY OF </w:t>
+      </w:r>
+      <w:r w:rsidR="006472C1">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80E47">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73A8F" w:rsidRPr="006B0318">
+        <w:t>SECTION 16 DECISION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="77014756" w14:textId="0A616123" w:rsidR="00632C82" w:rsidRDefault="00632C82" w:rsidP="00DE4131">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Section 16(5) of ATIA states if the time for responding to a request is extended under subsection 1-4, the head of the public body must tell the applicant:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B146D3" w14:textId="6FFB7A83" w:rsidR="00632C82" w:rsidRDefault="00632C82" w:rsidP="00620B6B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00620B6B">
+        <w:t xml:space="preserve"> the reason for the extension,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1080B8DB" w14:textId="3A84829F" w:rsidR="00632C82" w:rsidRDefault="00632C82" w:rsidP="00620B6B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00620B6B">
+        <w:t xml:space="preserve"> when a response can be expected, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EFFFAE" w14:textId="1C1CC488" w:rsidR="00632C82" w:rsidRDefault="00632C82" w:rsidP="00620B6B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00620B6B">
+        <w:t xml:space="preserve"> that the applicant may request a review of the extension by the Commissioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C522499" w14:textId="026FF0D6" w:rsidR="004671A0" w:rsidRDefault="006472C1" w:rsidP="00DE4131">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Public Bodies are expected to provide the requested information in the form “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="009A29F2" w:rsidRPr="00C9074D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Guidance Document</w:t>
+          <w:t xml:space="preserve">Expedited Inquiry </w:t>
         </w:r>
-        <w:r w:rsidR="009507C8" w:rsidRPr="00C03154">
+        <w:r w:rsidR="00D15182" w:rsidRPr="00C9074D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Request for Review of a Time Extension Decision (ATIA Section 16)</w:t>
+          <w:t xml:space="preserve">- </w:t>
+        </w:r>
+        <w:r w:rsidR="009A29F2" w:rsidRPr="00C9074D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Review of a Time Extension Decision Under ATIA Section 16</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C03154">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Public bodies should ensure they have the most current version of the Guidance Document on the OIPC website, as it will be updated from time to time.  The most current version will be on the website.</w:t>
+      <w:r w:rsidR="009A29F2">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="002F142E">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00137EA7">
+        <w:t>In completing this form, a public body may refer to the paragraphs (or locations) of its decision that correspond to the reasons provided to the applicant for extending its timelines to respond.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AEBD79" w14:textId="655CD2C1" w:rsidR="00C745DC" w:rsidRPr="00C03154" w:rsidRDefault="00056C2F" w:rsidP="00933F22">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="35439C6A" w14:textId="14770E40" w:rsidR="006472C1" w:rsidRDefault="006472C1" w:rsidP="006472C1">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="002B723F">
+        <w:t>A public body</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bears the burden to provide sufficient evidence to establish that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B723F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>section 16 decision i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B723F">
+        <w:t xml:space="preserve">s reasonable or justified in the circumstances.  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672D03">
+        <w:t>public body is expected to “put its best foot forward with evidence” to support its decision to de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lay the applicant of their quasi-constitutional right of access.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...56 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="7230B6CF" w14:textId="3B269975" w:rsidR="00E57AE2" w:rsidRPr="002B723F" w:rsidRDefault="00E57AE2" w:rsidP="00E57AE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="60605B"/>
-[...3 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B723F">
+        <w:t xml:space="preserve">An example of evidentiary requirements to support a time extension is set out in the Federal Court of Appeal’s decision in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B723F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information Commissioner of Canada v. Minister of National Defence, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE149C">
+        <w:t>2015 FCA 56</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B723F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5963CE0D" w14:textId="77777777" w:rsidR="00D30A00" w:rsidRPr="007A2627" w:rsidRDefault="00D30A00" w:rsidP="00C745DC">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7DD45A8E" w14:textId="22D28E11" w:rsidR="006472C1" w:rsidRDefault="006472C1" w:rsidP="006472C1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The public body will be required to provide a copy of its submission to the applicant and the applicant will be given an opportunity to respond to the public body’s submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A307CC" w14:textId="4714F1D3" w:rsidR="006472C1" w:rsidRDefault="006472C1" w:rsidP="006472C1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Generally, once the public body and the applicant have provided their submissions (or had an opportunity to do so), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059056A">
+        <w:t>submissions will be closed and the Commissioner will issue an Order</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1238">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F048DD" w:rsidRPr="002B723F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F048DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Commissioner</w:t>
+      </w:r>
+      <w:r w:rsidR="00F048DD" w:rsidRPr="002B723F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not typically seek </w:t>
+      </w:r>
+      <w:r w:rsidR="00F048DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00F048DD" w:rsidRPr="002B723F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>informatio</w:t>
+      </w:r>
+      <w:r w:rsidR="00F048DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">n from the parties.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1238">
+        <w:t>In rare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> circumstances, the Commissioner may request additional information, or a party may request </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5AC5">
+        <w:t>permission</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from the Commissioner to make an additional submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672D03">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115F63F7" w14:textId="74C3179A" w:rsidR="00026E9E" w:rsidRPr="0033515E" w:rsidRDefault="00652B44" w:rsidP="00D15182">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc198301941"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk199314397"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc242437663"/>
+      <w:r>
+        <w:t>APPLICABLE SECTIONS OF A</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4160">
+        <w:t>TIA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="138AB0D5" w14:textId="1C2F44D5" w:rsidR="00D25AC4" w:rsidRDefault="00F90F98" w:rsidP="00A01A0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The public body should select all </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1DE8">
+        <w:t>the sub</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sections of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1DE8">
+        <w:t>section 16</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="0059056A">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> appl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C79">
+        <w:t xml:space="preserve">ied </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">as reasons </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C79">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="0042275F">
+        <w:t xml:space="preserve">why they extended their timelines to respond to an access </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C79">
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4CAC">
+        <w:t xml:space="preserve">The public body </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71192">
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15182">
+        <w:t xml:space="preserve">fill out </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4CAC">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00461275">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4CAC">
+        <w:t xml:space="preserve">orm </w:t>
+      </w:r>
+      <w:r w:rsidR="00C450B4">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4CAC">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15182">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C450B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71192">
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4CAC">
+        <w:t>sections that were relied on in making the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAE9466" w14:textId="3B55052A" w:rsidR="00451F2F" w:rsidRDefault="00026E9E" w:rsidP="00A01A0B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve">Below </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1AED">
+        <w:t xml:space="preserve">is a non-exhaustive table of </w:t>
+      </w:r>
+      <w:r w:rsidR="0059056A">
+        <w:t>factors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001444B3" w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2086" w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r w:rsidR="00C626D5">
+        <w:t>subsection</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2086" w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C79" w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C626D5">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A87F87" w:rsidRPr="001B2BD8">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C79" w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve">IA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C626D5">
+        <w:t>section 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C79" w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0023538E">
+        <w:t>a public body</w:t>
+      </w:r>
+      <w:r w:rsidR="0084754B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0084754B" w:rsidRPr="0059056A">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="0059056A">
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r w:rsidR="0023538E">
+        <w:t xml:space="preserve"> when it made its decision </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C79" w:rsidRPr="001B2BD8">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2ED7" w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve"> extend its timelines to respond to an</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C79" w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve"> access request</w:t>
+      </w:r>
+      <w:r w:rsidR="0059056A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C79" w:rsidRPr="001B2BD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9720" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2511"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3837"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="7457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C745DC" w:rsidRPr="007A2627" w14:paraId="714EB50F" w14:textId="77777777" w:rsidTr="006964FC">
+      <w:tr w:rsidR="00451F2F" w:rsidRPr="00D9747E" w14:paraId="717C0B05" w14:textId="77777777" w:rsidTr="006F494D">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2512" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
           </w:tcPr>
-          <w:p w14:paraId="05374B7A" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="0060070F" w:rsidRDefault="00C745DC" w:rsidP="00EB1009">
+          <w:p w14:paraId="267FEFAA" w14:textId="436FC210" w:rsidR="00451F2F" w:rsidRDefault="00451F2F" w:rsidP="005E2D07">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060070F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc198207589"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc198301763"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc198301942"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc199247278"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="009F5F82">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(1)(a)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
-        </w:tc>
-[...58 lines deleted...]
-          <w:p w14:paraId="7384F961" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00EB1009">
+          <w:p w14:paraId="48A81AEB" w14:textId="77777777" w:rsidR="005E2D07" w:rsidRDefault="005E2D07" w:rsidP="00366169">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="81232C"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="054F4A65" w14:textId="01663266" w:rsidR="00451F2F" w:rsidRDefault="009F5F82" w:rsidP="00366169">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E2D07">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Applicant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agreed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151A01BC" w14:textId="2555BF0F" w:rsidR="009F5F82" w:rsidRPr="00366169" w:rsidRDefault="009F5F82" w:rsidP="00366169">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7870" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4F600509" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00EB1009">
+          <w:p w14:paraId="6D6B96E2" w14:textId="77777777" w:rsidR="00C44E35" w:rsidRDefault="009F5F82" w:rsidP="009F5F82">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The public body will be required to provide evidence that the applicant agreed to the extension that was taken. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73A8F">
+              <w:t xml:space="preserve"> Generally, the public body should provide a copy of correspondence with the applicant which includes the applicant’s agreement to the extension.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76673C2A" w14:textId="7F3525EE" w:rsidR="00D73A8F" w:rsidRPr="00C44E35" w:rsidRDefault="00D73A8F" w:rsidP="009F5F82">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C745DC" w:rsidRPr="007A2627" w14:paraId="7648D8B3" w14:textId="77777777" w:rsidTr="006964FC">
+      <w:tr w:rsidR="00DD77C6" w:rsidRPr="00D9747E" w14:paraId="4C1D047D" w14:textId="77777777" w:rsidTr="006F494D">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2512" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9306D8" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="0060070F" w:rsidRDefault="00C745DC" w:rsidP="00EB1009">
+          <w:p w14:paraId="3EBFB115" w14:textId="5925C9B3" w:rsidR="00DD77C6" w:rsidRDefault="00DD77C6" w:rsidP="00DD77C6">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060070F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00C44E35">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="009F5F82">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>:</w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C44E35">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1)(b) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF94C9E" w14:textId="77777777" w:rsidR="00DD77C6" w:rsidRDefault="00DD77C6" w:rsidP="00DD77C6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28FD2902" w14:textId="477AE9B8" w:rsidR="00DD77C6" w:rsidRPr="00C44E35" w:rsidRDefault="009F5F82" w:rsidP="00DD77C6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A large number of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> records are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>requested</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and more time is required to process the request</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...45 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10382" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
           </w:tcPr>
-          <w:p w14:paraId="63AE36B3" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00EB1009">
+          <w:p w14:paraId="131B02E1" w14:textId="6871E0D6" w:rsidR="00CC46BF" w:rsidRDefault="00EE3B01" w:rsidP="00CC46BF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>In its decision, the public body must provide i</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC46BF">
+              <w:t xml:space="preserve">nformation </w:t>
+            </w:r>
+            <w:r>
+              <w:t>about</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC46BF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F5F82">
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC46BF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A0153B">
+              <w:t>number</w:t>
+            </w:r>
+            <w:r w:rsidR="009F5F82">
+              <w:t xml:space="preserve"> of records and justification for why more time </w:t>
+            </w:r>
+            <w:r w:rsidR="00457BFA">
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidR="009F5F82">
+              <w:t xml:space="preserve"> required to process the request.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4A1A5A" w14:textId="77777777" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BE1B367" w14:textId="2BC48962" w:rsidR="00CC46BF" w:rsidRDefault="005550EB" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Number of records</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270DA04E" w14:textId="77777777" w:rsidR="00DF38F9" w:rsidRDefault="00DF38F9" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CAC65EA" w14:textId="0FC87F09" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The OIPC </w:t>
+            </w:r>
+            <w:r w:rsidR="00457BFA">
+              <w:t>has previously considered</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 500 or more pages as the threshold for what may constitute a large </w:t>
+            </w:r>
+            <w:r w:rsidR="00E37F33">
+              <w:t>number</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E09">
+              <w:t xml:space="preserve"> under section 16(1)(b)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37F33">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CCE8045" w14:textId="77777777" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="491BD518" w14:textId="24BC134B" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">If the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E37F33">
+              <w:t>number</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is less than 500 pages, a rationale must be provided why the circumstances might constitute a “large </w:t>
+            </w:r>
+            <w:r w:rsidR="00E37F33">
+              <w:t>number</w:t>
+            </w:r>
+            <w:r>
+              <w:t>”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD6B4E4" w14:textId="03117915" w:rsidR="009F4771" w:rsidRDefault="009F4771" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CFA5520" w14:textId="5DDAFD4B" w:rsidR="009F4771" w:rsidRDefault="009F4771" w:rsidP="009F4771">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The following are general ranges for reasonable extension times, subject to the specific circumstances of each case</w:t>
+            </w:r>
+            <w:r w:rsidR="009F5F82">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253BB597" w14:textId="24ECA762" w:rsidR="009F4771" w:rsidRDefault="009F4771" w:rsidP="009F4771">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2575"/>
+              <w:gridCol w:w="4118"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0099405F" w14:paraId="5240333C" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2F157449" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Number of Pages</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="651ADA93" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Range for extension</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0099405F" w14:paraId="44D9D264" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="03FA6BFA" w14:textId="77767D33" w:rsidR="0099405F" w:rsidRDefault="00C71350" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Under </w:t>
+                  </w:r>
+                  <w:r w:rsidR="0099405F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>500</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="390D0DDE" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>0 unless exceptional circumstances/rationale is acceptable</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00645E09" w14:paraId="063C12DA" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="30E4CB83" w14:textId="2E7C1A8C" w:rsidR="00645E09" w:rsidRDefault="00645E09" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>Over 500</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="54601CC2" w14:textId="200B299F" w:rsidR="00645E09" w:rsidRDefault="00645E09" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Up to 30 business days under section 16(1)(b) </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00645E09" w14:paraId="4ACEEDA0" w14:textId="77777777" w:rsidTr="00570F29">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6693" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2C7CCCF0" w14:textId="0684D90C" w:rsidR="00645E09" w:rsidRDefault="00645E09" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>After the first 30 business day extension, if the request is over 500 pages, the following additional time extension ranges may apply under section 16(2):</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0099405F" w14:paraId="7689CB53" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="736930E0" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>500 to 1000</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2584E675" w14:textId="503EE40E" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">0-30 </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D73A8F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">business </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>days</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0099405F" w14:paraId="45E8E927" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1F4A3188" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>1000 to 2000</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7C5AE3FA" w14:textId="23CA0EB2" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">30-45 </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D73A8F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">business </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>days</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0099405F" w14:paraId="2ACD0852" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="13455669" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>2000 to 3000</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6610BA6E" w14:textId="7C1E5B47" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">45-60 </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D73A8F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">business </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>days</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0099405F" w14:paraId="029CE29C" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="16C4FD05" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>3000 to 4000</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1E2B6A62" w14:textId="3CEBE0BB" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">60-75 </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D73A8F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">business </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>days</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0099405F" w14:paraId="48DB154D" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="57AE2634" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>4000 to 5000</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4EFC8730" w14:textId="1EE827C8" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">75-90 </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D73A8F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">business </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>days</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0099405F" w14:paraId="71811059" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="17CD1526" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>5000 to 10000</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="31B1150B" w14:textId="32F766CF" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">90-180 </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D73A8F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">business </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>days</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0099405F" w14:paraId="322CE2FD" w14:textId="77777777" w:rsidTr="0099405F">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2575" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7F5D1FDD" w14:textId="77777777" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>10000 to 15000</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="329C531A" w14:textId="6269D1EF" w:rsidR="0099405F" w:rsidRDefault="0099405F" w:rsidP="0099405F">
+                  <w:pPr>
+                    <w:pStyle w:val="FootnoteText"/>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>180-270</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D73A8F">
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> business</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> days</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4BCAE7A3" w14:textId="77777777" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="422543F6" w14:textId="43726656" w:rsidR="00CC46BF" w:rsidRDefault="00941143" w:rsidP="005E2D07">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="_Toc198207590"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc198301764"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc198301943"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc199247279"/>
+            <w:r>
+              <w:t xml:space="preserve">Factors that </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC46BF">
+              <w:t xml:space="preserve">may </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73A8F">
+              <w:t>assist the public body in supporting its decision to extend time under section 16(1) include:</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+          <w:p w14:paraId="19CC103B" w14:textId="77777777" w:rsidR="005E2D07" w:rsidRDefault="005E2D07" w:rsidP="005E2D07">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AAD15DA" w14:textId="77777777" w:rsidR="00CC46BF" w:rsidRDefault="00E76ABE" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC46BF">
+              <w:t>number of pages of records that need to be searched or that are responsive to the request</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D2C0BBC" w14:textId="77777777" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Search details, accessibility of the records, number of systems and officials involved and any problems encountered</w:t>
+            </w:r>
+            <w:r w:rsidR="00E76ABE">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DCB0656" w14:textId="1F390933" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Approximate time to search</w:t>
+            </w:r>
+            <w:r w:rsidR="00E76ABE">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60BEDF51" w14:textId="77777777" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Types/formats of records that require different handling methods or expertise</w:t>
+            </w:r>
+            <w:r w:rsidR="00E76ABE">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D8ED287" w14:textId="78F16990" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00D73A8F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Date the search for records was initiated and responsive records provided to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73A8F">
+              <w:t xml:space="preserve">request processing </w:t>
+            </w:r>
+            <w:r>
+              <w:t>office</w:t>
+            </w:r>
+            <w:r w:rsidR="00E76ABE">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2F35AD" w14:textId="0CE60CEA" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00BE0F1A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Impacts to the public body’s operations that would result from processing the request without an extension of time</w:t>
+            </w:r>
+            <w:r w:rsidR="00252537">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="003775C7">
+              <w:t>This includes impact</w:t>
+            </w:r>
+            <w:r w:rsidR="00252537">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="0064362A">
+              <w:t xml:space="preserve"> that result</w:t>
+            </w:r>
+            <w:r w:rsidR="003775C7">
+              <w:t xml:space="preserve"> from the search for and identification of responsive records or consultation to consider the proper application of exceptions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D2ADCE7" w14:textId="38621D24" w:rsidR="003775C7" w:rsidRDefault="00CC46BF" w:rsidP="003775C7">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Level of</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4AC7">
+              <w:t xml:space="preserve"> complexity </w:t>
+            </w:r>
+            <w:r w:rsidR="00097754">
+              <w:t xml:space="preserve">of the </w:t>
+            </w:r>
+            <w:r w:rsidR="007E4AC7">
+              <w:t>request</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and consideration of detailed severing that may impact the a</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4E72">
+              <w:t>bility to process the request within standard timelines.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60696674" w14:textId="77777777" w:rsidR="00CC46BF" w:rsidRDefault="009B4E72" w:rsidP="003775C7">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The ability to </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC46BF">
+              <w:t>reallocate staff to complete the processing</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="468C567E" w14:textId="77A30C50" w:rsidR="005662BD" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>The number of access requests to process (which may be outside the norm)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C268BA">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Note:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> An explanation must be provided that compares current volume with prior months/years</w:t>
+            </w:r>
+            <w:r w:rsidR="00F464ED">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DEFE43" w14:textId="5C705972" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Other access and privacy activities the public body is currently </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>managing that</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> are impacted by the request</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7118">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55CD05B0" w14:textId="31B1453A" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The public body, based on its size and normal access to information processing capacity, has </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7118">
+              <w:t xml:space="preserve">demonstrated it has </w:t>
+            </w:r>
+            <w:r>
+              <w:t>adequately</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7118">
+              <w:t xml:space="preserve"> resourced its </w:t>
+            </w:r>
+            <w:r w:rsidR="000209FB">
+              <w:t>Access to Information program</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7118">
+              <w:t>, but despite this, the access request impacts the public body.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3560175E" w14:textId="7A3029B6" w:rsidR="00CC46BF" w:rsidRDefault="00EC7118" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Whether an unexpected or temporary resource issue impacts the public body’s ability to respond in time (evidence and rational</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3849">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> required). Efforts made by the public body to address resourcing issues required.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC46BF">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB1BE0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="426D303D" w14:textId="77777777" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37F196F3" w14:textId="4C1F2068" w:rsidR="00CA28AB" w:rsidRDefault="00FC6B4D" w:rsidP="00CA28AB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00457BFA">
+              <w:t xml:space="preserve">The public body should also consider previous orders of the OIPC that have stated factors that will </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C44FD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00457BFA">
+              <w:t xml:space="preserve"> be considered, such as:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00457BFA">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A38B05C" w14:textId="77777777" w:rsidR="00CA28AB" w:rsidRDefault="00CA28AB" w:rsidP="00CA28AB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16008228" w14:textId="3DE9E59E" w:rsidR="00CC46BF" w:rsidRDefault="005662BD" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Temporary lack of resources due to holidays or chronic lack of resources </w:t>
+            </w:r>
+            <w:r w:rsidR="00D979DB">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D979DB" w:rsidRPr="00457BFA">
+              <w:t>Order F2021-46</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D979DB">
+              <w:t>).</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> P</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC46BF">
+              <w:t>ublic bodies should establish a baseline of what human resources are reasonably required to process the normal/average amount of access requests.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C8DFB85" w14:textId="3BA8AC3C" w:rsidR="00CC46BF" w:rsidRDefault="005662BD" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lengthy </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC46BF">
+              <w:t>internal procedures (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CC46BF">
+              <w:t>sign-offs</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CC46BF">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> that cause unreasonable </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>delay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D979DB">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D979DB" w:rsidRPr="00457BFA">
+              <w:t>Order F2017-12)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D979DB">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A67E97C" w14:textId="77777777" w:rsidR="00627951" w:rsidRDefault="00627951" w:rsidP="00B95E23">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69A86FEB" w14:textId="74472650" w:rsidR="00457BFA" w:rsidRDefault="00457BFA" w:rsidP="00457BFA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Additionally, the </w:t>
+            </w:r>
+            <w:r w:rsidR="0059056A">
+              <w:t>OIPC has previously found the following factors do not support a time extension:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF6DFA0" w14:textId="30F9E9C3" w:rsidR="00CC46BF" w:rsidRDefault="00CC46BF" w:rsidP="00CC46BF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Poor record</w:t>
+            </w:r>
+            <w:r w:rsidR="005F75D2">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D542B">
+              <w:t>management or use of programs or technology that unreasonably lengthen search times or the ability to create a response record package.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62EDF3CF" w14:textId="77777777" w:rsidR="005662BD" w:rsidRDefault="00CC46BF" w:rsidP="005662BD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Failure of program areas to provide records in a timely way.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DAF419C" w14:textId="77777777" w:rsidR="00DD77C6" w:rsidRPr="005662BD" w:rsidRDefault="00242D85" w:rsidP="005662BD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Statistics that do not inform how they impact the processing of the access request (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>eg.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> “We have received 100 access requests so far this year”, without providing how this is different from other times and how it affects the request).</w:t>
+            </w:r>
+            <w:r w:rsidR="005662BD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2774EFB7" w14:textId="77777777" w:rsidR="005662BD" w:rsidRDefault="005662BD" w:rsidP="005662BD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C745DC" w:rsidRPr="007A2627" w14:paraId="2ACFE998" w14:textId="77777777" w:rsidTr="006964FC">
+      <w:tr w:rsidR="00DD77C6" w:rsidRPr="00D9747E" w14:paraId="63393201" w14:textId="77777777" w:rsidTr="006F494D">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2512" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
           </w:tcPr>
-          <w:p w14:paraId="07E2B708" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="0060070F" w:rsidRDefault="00C745DC" w:rsidP="003E1517">
+          <w:p w14:paraId="2538622B" w14:textId="77777777" w:rsidR="00DD77C6" w:rsidRDefault="00967573" w:rsidP="00DD77C6">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060070F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16(1)(c)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A49E3B6" w14:textId="77777777" w:rsidR="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00DD77C6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>:</w:t>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5215FAA7" w14:textId="3EF62D2A" w:rsidR="00E44F43" w:rsidRPr="00DD77C6" w:rsidRDefault="00E44F43" w:rsidP="00DD77C6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>More time is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to consult with a third party</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF18B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>another public body</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF18B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or another entity</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...39 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
           </w:tcPr>
-          <w:p w14:paraId="19EA43F7" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="0060070F" w:rsidRDefault="00C745DC" w:rsidP="00EB1009">
+          <w:p w14:paraId="12D37C01" w14:textId="67B22E84" w:rsidR="00A11B68" w:rsidRDefault="003C4B83" w:rsidP="00E44F43">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...78 lines deleted...]
-            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>In its decision, t</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44F43" w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he public body should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>explain its determination that</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44F43" w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> it needs to consult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with a third party</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF18B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> another public body</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF18B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or another entity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13AC778B" w14:textId="77777777" w:rsidR="00A11B68" w:rsidRDefault="00A11B68" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="390DE82C" w14:textId="318161C0" w:rsidR="00A11B68" w:rsidRDefault="00A11B68" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does not impose a duty to consult with third parties outside of section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> duties. The public body should consider if consultation is necessary to make a determination regarding access, as this is a discretionary process </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00457BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as previously considered in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00457BFA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Order F2018-10 at para. 11-16).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78757B14" w14:textId="77777777" w:rsidR="00A11B68" w:rsidRDefault="00A11B68" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00E5C6C4" w14:textId="57C5D6C2" w:rsidR="00E44F43" w:rsidRDefault="003C4B83" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The following factors may assist the public body in making its decision</w:t>
+            </w:r>
+            <w:r w:rsidR="00A11B68">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.  The public body may not need to consult with a third party</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF18B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A11B68">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> another public body </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF18B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or another entity </w:t>
+            </w:r>
+            <w:r w:rsidR="00A11B68">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>where it has already determined whether access will be provided, for example:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44F43" w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
-          <w:p w14:paraId="1452EC9D" w14:textId="7F6B9BA2" w:rsidR="0060070F" w:rsidRPr="0060070F" w:rsidRDefault="00951248" w:rsidP="00EB1009">
+          <w:p w14:paraId="55AA4D43" w14:textId="77777777" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
             <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="0A06FA9D" w14:textId="47986D38" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r w:rsidR="0060070F">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...4 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he public body has determined there is a clear right of access to the information because no exception to the right of access exists; or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C90F5C" w14:textId="2DEC0345" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he public body has determined that it is clear that there is an exception to the right of access and intends to refuse access to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">information requested </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Merck </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Frosst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Canada Ltd. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Canada (Health) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2012 SCC 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[2012] 1 S.C.R. 23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2811AE6D" w14:textId="77777777" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="005A1171">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52CDD547" w14:textId="2E2296BD" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00C64579" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In its decision t</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44F43" w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>he public body should explain why the legislated time limit was not sufficient to complete the consultation</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44F43" w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and why the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB3CF1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>extension taken</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44F43" w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is reasonable in the circumstances. The following may be considered, where applicable: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B4656B0" w14:textId="77777777" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D7BE560" w14:textId="77777777" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Nature of the records and complexity of the consultation. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551B72E2" w14:textId="3E103D1A" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Number of other </w:t>
+            </w:r>
+            <w:r w:rsidR="00D84603">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">third parties, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>public bodies</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84603">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, or other entities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that need to be consulted. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19132E3B" w14:textId="77777777" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Date requests to consult were sent or when they will be sent. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE15704" w14:textId="36AA1E57" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>• Amount of time provided to the third party</w:t>
+            </w:r>
+            <w:r w:rsidR="007408CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, other</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> public body</w:t>
+            </w:r>
+            <w:r w:rsidR="007408CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or other entity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to respond to the consultation request, including an expected response date. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D3F62A" w14:textId="65879263" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Approximate </w:t>
+            </w:r>
+            <w:r w:rsidR="001B2F3C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>number of records</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> involved in total and the </w:t>
+            </w:r>
+            <w:r w:rsidR="001B2F3C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>number of records</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> involved for the consultation(s) (required). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28978E90" w14:textId="77777777" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• The length of time the public body took to determine the need to consult. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5944F3F7" w14:textId="423DCEAB" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Any challenges in contacting </w:t>
+            </w:r>
+            <w:r w:rsidR="00A254A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the third party, other public body or entity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for consultation. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EEC3ECF" w14:textId="77777777" w:rsidR="00D764DE" w:rsidRDefault="00D764DE" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="531999FC" w14:textId="3D8A8046" w:rsidR="0041036F" w:rsidRDefault="0041036F" w:rsidP="0041036F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The OIPC has previously found the following factor does not support a time extension:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B2C2DC" w14:textId="01130E56" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77861C90" w14:textId="77777777" w:rsidR="00E44F43" w:rsidRPr="00E44F43" w:rsidRDefault="00E44F43" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44F43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Internal consultations conducted within the public body. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113617BC" w14:textId="77777777" w:rsidR="00DD77C6" w:rsidRPr="00835603" w:rsidRDefault="00DD77C6" w:rsidP="00E44F43">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E69CD" w:rsidRPr="007A2627" w14:paraId="7E74ADD2" w14:textId="77777777" w:rsidTr="006964FC">
+      <w:tr w:rsidR="00426C3A" w:rsidRPr="00D9747E" w14:paraId="6C8CD395" w14:textId="77777777" w:rsidTr="006F494D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10382" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
           </w:tcPr>
-          <w:p w14:paraId="09D2C977" w14:textId="377F1500" w:rsidR="00FA6428" w:rsidRDefault="00FA6428" w:rsidP="00FA6428">
+          <w:p w14:paraId="31A08119" w14:textId="77777777" w:rsidR="00426C3A" w:rsidRDefault="00C07E5F" w:rsidP="00426C3A">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">16(2) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB37B20" w14:textId="13A8A727" w:rsidR="009F4694" w:rsidRPr="00366169" w:rsidRDefault="009F4694" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Extension taken for additional reasonable periods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="043B8CEC" w14:textId="28397C6C" w:rsidR="00426C3A" w:rsidRDefault="00CD195F" w:rsidP="00CD195F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If an extension is taken beyond 30</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E09">
+              <w:t xml:space="preserve"> business</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> days under section</w:t>
+            </w:r>
+            <w:r w:rsidR="005C193E">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 16(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>1)(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">a-c), </w:t>
+            </w:r>
+            <w:r w:rsidR="00C64579">
+              <w:t xml:space="preserve">in its decision, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the public body should explain how the additional time taken is reasonable under the circumstances</w:t>
+            </w:r>
+            <w:r w:rsidR="0040721B">
+              <w:t xml:space="preserve"> and which sections applied and why</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:t xml:space="preserve">  The public body can </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004D4380">
+              <w:t>refer back</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D4380">
+              <w:t xml:space="preserve"> to explanations </w:t>
+            </w:r>
+            <w:r w:rsidR="00645E09">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="00B852EF">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00645E09">
+              <w:t xml:space="preserve">extension range table </w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:t>above under section</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E09">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:t xml:space="preserve"> 16(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004D4380">
+              <w:t>1)(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D4380">
+              <w:t>a-c) for guidance in supporting its decision.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62583241" w14:textId="4848260E" w:rsidR="004D4380" w:rsidRPr="00C44E35" w:rsidRDefault="004D4380" w:rsidP="00CD195F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="768784C9" w14:textId="62FA5DC2" w:rsidR="00FA6428" w:rsidRDefault="00FA6428" w:rsidP="00FA6428">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426C3A" w:rsidRPr="00D9747E" w14:paraId="4A594190" w14:textId="77777777" w:rsidTr="006F494D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F67DCDE" w14:textId="77777777" w:rsidR="00426C3A" w:rsidRDefault="00C07E5F" w:rsidP="00426C3A">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16(3) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA3C11E" w14:textId="77777777" w:rsidR="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CCF7402" w14:textId="5AEC47EE" w:rsidR="00621A1B" w:rsidRPr="001C7B8B" w:rsidRDefault="00621A1B" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Multiple concurrent requests have been made</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D7B3AC" w14:textId="65556B99" w:rsidR="00621A1B" w:rsidRPr="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621A1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>The OIPC</w:t>
+            </w:r>
+            <w:r w:rsidR="001D0DD5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> has previously considered</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621A1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> 2 or more </w:t>
+            </w:r>
+            <w:r w:rsidR="003156A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">separate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requests received from the same applicant within a 30</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> business</w:t>
+            </w:r>
+            <w:r w:rsidR="005C193E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>day time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> period of the access request (either way) to be concurrent. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FBCAB6F" w14:textId="77777777" w:rsidR="00DB6F92" w:rsidRDefault="00DB6F92" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3214878E" w14:textId="7187545F" w:rsidR="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Factors that may be considered: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D31425" w14:textId="77777777" w:rsidR="00621A1B" w:rsidRPr="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58A123A8" w14:textId="3F1D291B" w:rsidR="00621A1B" w:rsidRPr="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>• Number of</w:t>
+            </w:r>
+            <w:r w:rsidR="00B52808">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> separate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> concurrent requests received. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38E1D267" w14:textId="59A3508E" w:rsidR="00621A1B" w:rsidRPr="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>• Dates the public body received each</w:t>
+            </w:r>
+            <w:r w:rsidR="00B52808">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> separate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> request. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A51823F" w14:textId="27433734" w:rsidR="00621A1B" w:rsidRPr="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Whether the same applicant submitted each </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52808">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">separate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">request. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33FE9A02" w14:textId="77777777" w:rsidR="00621A1B" w:rsidRPr="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• If there are two (2) or more applicants, evidence that they work for the same organization or in association with each other. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49670083" w14:textId="73A67360" w:rsidR="00621A1B" w:rsidRPr="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Approximate </w:t>
+            </w:r>
+            <w:r w:rsidR="00315E07">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>number of records</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621A1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> involved in the access request and the concurrent requests (required). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F8B8DDD" w14:textId="77777777" w:rsidR="00621A1B" w:rsidRPr="00621A1B" w:rsidRDefault="00621A1B" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="531735DD" w14:textId="07600442" w:rsidR="0040721B" w:rsidRPr="00CC3957" w:rsidRDefault="00DB6F92" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The OIPC </w:t>
+            </w:r>
+            <w:r w:rsidR="002B2330" w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">has previously </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3957" w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">held </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that </w:t>
+            </w:r>
+            <w:r w:rsidR="00621A1B" w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requests made outside of 30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00645E09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">business </w:t>
+            </w:r>
+            <w:r w:rsidR="00621A1B" w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">days of each other </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r w:rsidR="002B2330" w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not </w:t>
+            </w:r>
+            <w:r w:rsidR="00621A1B" w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">concurrent. However, multiple requests that fall outside this </w:t>
+            </w:r>
+            <w:r w:rsidR="00621A1B" w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">parameter may be considered in terms of whether the extension </w:t>
+            </w:r>
+            <w:r w:rsidR="006F32A4" w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidR="00621A1B" w:rsidRPr="00CC3957">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reasonable. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D533E2A" w14:textId="77777777" w:rsidR="003156A7" w:rsidRPr="002B2330" w:rsidRDefault="003156A7" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B820F5" w14:textId="6EA0E031" w:rsidR="003156A7" w:rsidRPr="0040721B" w:rsidRDefault="002B2330" w:rsidP="00621A1B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084754B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="003156A7" w:rsidRPr="0084754B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he OIPC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084754B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">does </w:t>
+            </w:r>
+            <w:r w:rsidR="003156A7" w:rsidRPr="0084754B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>not consider requests concurrent if the public body decides to split an access request into separate files.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A318F75" w14:textId="77777777" w:rsidR="00426C3A" w:rsidRPr="00CC19EC" w:rsidRDefault="00426C3A" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C07E5F" w:rsidRPr="00D9747E" w14:paraId="264823EC" w14:textId="77777777" w:rsidTr="006F494D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B872F0A" w14:textId="77777777" w:rsidR="00C07E5F" w:rsidRDefault="00DF62DE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16(4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728C48A0" w14:textId="77777777" w:rsidR="00DF62DE" w:rsidRDefault="00DF62DE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="507508D3" w14:textId="77777777" w:rsidR="00DF62DE" w:rsidRDefault="00DF62DE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Time to comply with the requirements of section 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F6F69AE" w14:textId="580555DF" w:rsidR="00DF62DE" w:rsidRPr="001C7B8B" w:rsidRDefault="00DF62DE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="648767F0" w14:textId="07418BF4" w:rsidR="00C07E5F" w:rsidRDefault="00523C9D" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Where the public body is issuing </w:t>
+            </w:r>
+            <w:r w:rsidR="0040721B">
+              <w:t xml:space="preserve">a notice(s) </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">under section 35, </w:t>
+            </w:r>
+            <w:r w:rsidR="001D0DD5">
+              <w:t>it</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> may extend the time for responding to a request or part of a request for the period of time necessary for the public body to comply with the requirements of section 36 (only for those records subject to the section 35 notice).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CD6AB63" w14:textId="77777777" w:rsidR="00523C9D" w:rsidRDefault="00523C9D" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AAE293A" w14:textId="2B60D093" w:rsidR="00523C9D" w:rsidRDefault="00523C9D" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 16(4) does not apply to the records outside of those involved in the section 35 notice.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6D32">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D0DD5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374650C2" w14:textId="77777777" w:rsidR="009F4694" w:rsidRDefault="009F4694" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="332AC265" w14:textId="389FC6B5" w:rsidR="001D0DD5" w:rsidRDefault="00DF6D32" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The OIPC has in previous Orders F2023-09 and F2011-003 determined that records that do not contain information relating to the third party are not awaiting a decision from the third party whether to request a review</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2E25">
+              <w:t>.  The public body should, therefore, provide the records</w:t>
+            </w:r>
+            <w:r w:rsidR="0036508A">
+              <w:t xml:space="preserve"> not subject to a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0036508A">
+              <w:t>third party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0036508A">
+              <w:t xml:space="preserve"> request for review</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2E25">
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the applicant, subject to any exceptions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3036181F" w14:textId="1B3ED31A" w:rsidR="00523C9D" w:rsidRPr="00CC19EC" w:rsidRDefault="00523C9D" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009628B" w:rsidRPr="00D9747E" w14:paraId="18C472C8" w14:textId="77777777" w:rsidTr="006F494D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC83796" w14:textId="77777777" w:rsidR="0009628B" w:rsidRDefault="0009628B" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>16(5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7D2F06" w14:textId="77777777" w:rsidR="00A909EF" w:rsidRDefault="00A909EF" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40A1226E" w14:textId="755F1F16" w:rsidR="009F4694" w:rsidRDefault="009F4694" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Notice to applicant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EC9D0E2" w14:textId="7FB98D1C" w:rsidR="0009628B" w:rsidRDefault="0009628B" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C730B73" w14:textId="77777777" w:rsidR="0009628B" w:rsidRDefault="0009628B" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>This section outlines the public body’s requirements for notifying the applicant when the time for responding to a request is extended under subsections (1), (2), (3) or (4)</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F5F5ECB" w14:textId="2A4F16A5" w:rsidR="004D4380" w:rsidRDefault="004D4380" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009628B" w:rsidRPr="00D9747E" w14:paraId="6135E97C" w14:textId="77777777" w:rsidTr="006F494D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1D0E0D" w14:textId="77777777" w:rsidR="001D0DD5" w:rsidRDefault="0009628B" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>16(6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E04E28" w14:textId="77777777" w:rsidR="00A909EF" w:rsidRDefault="00A909EF" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50E640EB" w14:textId="01D9B6EC" w:rsidR="009F4694" w:rsidRDefault="009F4694" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Commissioner’s extension</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A3C146" w14:textId="294F6191" w:rsidR="0009628B" w:rsidRDefault="00B5173A" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">This section is not applicable to </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC579B">
+              <w:t>public bodies extending their timelines, but</w:t>
+            </w:r>
+            <w:r w:rsidR="0009628B">
+              <w:t xml:space="preserve"> outlines the Commissioner’s requirements (acting as the head of a public body), for notifying the applicant when the time responding to a request is extended under subsections (1), (2), (3) or (4)</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5558A1" w14:textId="348AF8F8" w:rsidR="004D4380" w:rsidRDefault="004D4380" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C07E5F" w:rsidRPr="00D9747E" w14:paraId="7E172806" w14:textId="77777777" w:rsidTr="006F494D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D066AA" w14:textId="77777777" w:rsidR="00C07E5F" w:rsidRDefault="00DF62DE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16(7) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D72FD3B" w14:textId="77777777" w:rsidR="00DF62DE" w:rsidRDefault="00DF62DE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56C06B33" w14:textId="20B641B8" w:rsidR="00DF62DE" w:rsidRPr="001C7B8B" w:rsidRDefault="00DF62DE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Third party request for review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="742C1C12" w14:textId="40145AD3" w:rsidR="00DF62DE" w:rsidRPr="00DF62DE" w:rsidRDefault="00DF62DE" w:rsidP="00DF62DE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF62DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a third party has asked for a review under section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF62DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or 79(3)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF62DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the time is automatically extended with respect to the record or part of the record that is the subject of the request for review until the review and inquiry process has concluded</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF62DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EDD6276" w14:textId="77777777" w:rsidR="00C07E5F" w:rsidRPr="00CC19EC" w:rsidRDefault="00C07E5F" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009628B" w:rsidRPr="00D9747E" w14:paraId="7B747321" w14:textId="77777777" w:rsidTr="006F494D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4804CC" w14:textId="77777777" w:rsidR="0009628B" w:rsidRDefault="0009628B" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>16(8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64FB3E8C" w14:textId="77777777" w:rsidR="00A909EF" w:rsidRDefault="00A909EF" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08266656" w14:textId="77777777" w:rsidR="003864C2" w:rsidRDefault="003864C2" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice to applicant </w:t>
+            </w:r>
+            <w:r w:rsidR="008B3D91">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for 16(7) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008B3D91">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>extension</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="4B28601F" w14:textId="66F090DF" w:rsidR="00A909EF" w:rsidRDefault="00A909EF" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3FA2CD" w14:textId="05052621" w:rsidR="0009628B" w:rsidRDefault="0009628B" w:rsidP="00DF62DE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>This section outlines the public body’s requirements for notifying the applicant if the time of responding to a request or part of a request is automatically extended under subsection (7)</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D0DD5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66FC6325" w14:textId="2A3A77DE" w:rsidR="004D4380" w:rsidRPr="00DF62DE" w:rsidRDefault="004D4380" w:rsidP="00DF62DE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C07E5F" w:rsidRPr="00D9747E" w14:paraId="39F2E122" w14:textId="77777777" w:rsidTr="006F494D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3F3CCF" w14:textId="77777777" w:rsidR="00C07E5F" w:rsidRDefault="004D0CAE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>16(9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A88BF1B" w14:textId="77777777" w:rsidR="004D0CAE" w:rsidRDefault="004D0CAE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="611A6F67" w14:textId="05542F1F" w:rsidR="004D0CAE" w:rsidRPr="001C7B8B" w:rsidRDefault="00AD2F31" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emergency, disaster or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unforeseen event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AE3E7C" w14:textId="086D99C3" w:rsidR="00C07E5F" w:rsidRDefault="004D0CAE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The time for responding to a request is automatically extended in </w:t>
+            </w:r>
+            <w:r w:rsidR="008A400F">
+              <w:t xml:space="preserve">certain </w:t>
+            </w:r>
+            <w:r>
+              <w:t>circumstances. The public body must provide evidence</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1D54">
+              <w:t>/details</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> emergency, disaster or other unforeseen event that resulted in an unplanned operational closure or interruption.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C8A4046" w14:textId="77777777" w:rsidR="004D0CAE" w:rsidRDefault="004D0CAE" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E807262" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Types of circumstances that may be considered for this section:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40B0EB33" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E3BD5F2" w14:textId="6DB0A0CB" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The public body is unable to access their work location </w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:t>or offsite storage facility fo</w:t>
+            </w:r>
+            <w:r>
+              <w:t>r a prolonged period due to fire, flood, or other natural disaster.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="388B9DA0" w14:textId="3A364142" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>The public body’s work location</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:t xml:space="preserve"> or offsite storage facility becomes inaccessible due to an emergency, disaster or other unforeseen </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004D4380">
+              <w:t>event</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D4380">
+              <w:t xml:space="preserve"> such as a police emergency or lengthy power outage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BC99F7D" w14:textId="430E2848" w:rsidR="00B21DA0" w:rsidRDefault="004D4380" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Other circumstances that cause an unplanned operational closure or interruption of services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E309C8E" w14:textId="3BD19173" w:rsidR="008A400F" w:rsidRPr="00CC19EC" w:rsidRDefault="008A400F" w:rsidP="004D4380">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C07E5F" w:rsidRPr="00D9747E" w14:paraId="0024EB76" w14:textId="77777777" w:rsidTr="006F494D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="78393FA0" w14:textId="77777777" w:rsidR="00C07E5F" w:rsidRDefault="00B21DA0" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16(10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B8A4EC0" w14:textId="77777777" w:rsidR="00455098" w:rsidRDefault="00455098" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78A5CC0E" w14:textId="4269884B" w:rsidR="00455098" w:rsidRPr="001C7B8B" w:rsidRDefault="00455098" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Notice to Commissioner and applicant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D46BABB" w14:textId="6EA39454" w:rsidR="00C07E5F" w:rsidRDefault="00B21DA0" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>This section outlines the notification requirements for the public body when time for responding to a request is automatically extended under subsection (9):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="381D3760" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7837EB82" w14:textId="6F1B1B19" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>As soon as practicable, the public body must notify the Commissioner with:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1452CA3F" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A2468F8" w14:textId="272A8417" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">the details of the emergency, disaster or other unforeseen event </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21DA0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> the anticipated end date to the unplanned operational closure or interruption;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C81313" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79AAC084" w14:textId="72CA4EEA" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8A37B1" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47259BA4" w14:textId="3CB86C6D" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">when </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> emergency, disaster or other unforeseen event has ended or when normal operations have resumed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C111947" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AA30483" w14:textId="167968EC" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A11676" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CD8281C" w14:textId="2DAD5B4F" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>as soon as practicable, the public body must notify the applicant:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="708FF1D6" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08D0CABB" w14:textId="02CBBD6A" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>when normal operations have resumed,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5113A827" w14:textId="48629FDD" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>when a response to the applicant’s request may be expected, and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="115B63D6" w14:textId="6526B298" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00B21DA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>that the applicant may request a review of the extension</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E0B49DE" w14:textId="77777777" w:rsidR="00B21DA0" w:rsidRDefault="00B21DA0" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B9221BC" w14:textId="42428260" w:rsidR="00B21DA0" w:rsidRPr="00CC19EC" w:rsidRDefault="00B21DA0" w:rsidP="00426C3A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3CA268A4" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00E342BC"/>
+    <w:p w14:paraId="3D953425" w14:textId="5321E9AC" w:rsidR="00E342BC" w:rsidRPr="0033515E" w:rsidRDefault="00CD2A96" w:rsidP="00D15182">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc198301944"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc242437664"/>
+      <w:r>
+        <w:t>WAS THE EXTENSION TAKEN</w:t>
+      </w:r>
+      <w:r w:rsidR="00652B44">
+        <w:t xml:space="preserve"> REASONABLE</w:t>
+      </w:r>
+      <w:r w:rsidR="00E342BC">
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="1FFE3DBE" w14:textId="0A088DF6" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00E342BC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For all sections that are cited in an extension decision, a public body must make a serious effort to assess the amount of time it requires to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A6C9F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> processing of an access request.  The public body should </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5732">
+        <w:t>only extend the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5732">
+        <w:t xml:space="preserve">time for responding to a request by what is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reasonably required to complete the access request in a timely fashion</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5732">
+        <w:t>.  The public body, in their decision, should</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provide details of how they applied their discretion in determining the amount of time </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5732">
+        <w:t>extension they took</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10382" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9720" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2977"/>
-        <w:gridCol w:w="7405"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="7457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C745DC" w:rsidRPr="007A2627" w14:paraId="2BFB0992" w14:textId="77777777" w:rsidTr="00584DA4">
+      <w:tr w:rsidR="00E342BC" w:rsidRPr="00D9747E" w14:paraId="25CBAFF1" w14:textId="77777777" w:rsidTr="00C1180A">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5B54DD46" w14:textId="4266CCD9" w:rsidR="00C745DC" w:rsidRPr="007B4B5C" w:rsidRDefault="00C745DC" w:rsidP="00EB1009">
+          <w:p w14:paraId="4DF18CE1" w14:textId="64E5BB7C" w:rsidR="00E342BC" w:rsidRPr="009C2531" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00627E17">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009C2531">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the extension </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5732">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that was taken </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C2531">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>reasonable?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B684F4" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRPr="00D7402B" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...86 lines deleted...]
-                <w:color w:val="81232C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7405" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7457" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCECFF"/>
           </w:tcPr>
-          <w:p w14:paraId="33B9C5D1" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00EB1009">
+          <w:p w14:paraId="63177016" w14:textId="1B72F05C" w:rsidR="00E342BC" w:rsidRPr="00F5635D" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A public body </w:t>
+            </w:r>
+            <w:r w:rsidR="004D4380">
+              <w:t>should</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> outline</w:t>
+            </w:r>
+            <w:r w:rsidR="00032F24">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">all relevant circumstances that justify that the length of the time extension that was taken is reasonable.  To complete processing of an access request and in order to pass a reasonableness review, the </w:t>
+            </w:r>
+            <w:r w:rsidR="00032F24">
+              <w:t>extension taken</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> must</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008425E6">
+              <w:t xml:space="preserve"> be sufficiently rigorous, logic</w:t>
+            </w:r>
+            <w:r>
+              <w:t>al and supportable (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5635D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Commissioner of Canada v. Minister of National </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F5635D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Defence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F5635D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE7CC6">
+              <w:t>2015 FCA 56</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1533E7F7" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...15 lines deleted...]
-          <w:p w14:paraId="4412FD56" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007B4B5C" w:rsidRDefault="00C745DC" w:rsidP="00EB1009">
+          <w:p w14:paraId="0356BEC2" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
-            <w:r w:rsidRPr="007B4B5C">
-[...14 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Factors that may be considered</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00826BF0">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...57 lines deleted...]
-          <w:p w14:paraId="73BA86FC" w14:textId="77777777" w:rsidR="007007C0" w:rsidRPr="007A2627" w:rsidRDefault="007007C0" w:rsidP="00EB1009">
+          <w:p w14:paraId="31E0CBA7" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRPr="00826BF0" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...341 lines deleted...]
-          <w:p w14:paraId="08B877A0" w14:textId="77777777" w:rsidR="003016E9" w:rsidRPr="007B4B5C" w:rsidRDefault="003016E9" w:rsidP="00652D5E">
+          <w:p w14:paraId="17F1A1D5" w14:textId="1DDC35CB" w:rsidR="00E342BC" w:rsidRPr="00826BF0" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="32"/>
               </w:numPr>
-              <w:ind w:left="357"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B4B5C">
-[...15 lines deleted...]
-              <w:t>:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What tasks ha</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5732">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">been completed </w:t>
+            </w:r>
+            <w:r w:rsidR="00F76B97">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>before the extension was taken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Is this reasonable progress?</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...73 lines deleted...]
-          <w:p w14:paraId="4AAFF395" w14:textId="77777777" w:rsidR="003016E9" w:rsidRPr="007B4B5C" w:rsidRDefault="003016E9" w:rsidP="00652D5E">
+          <w:p w14:paraId="2BDA2BE4" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRPr="00826BF0" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="32"/>
               </w:numPr>
-              <w:ind w:left="357"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B4B5C">
-[...33 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What tasks remain.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00826BF0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...79 lines deleted...]
-          <w:p w14:paraId="3106171A" w14:textId="77777777" w:rsidR="003016E9" w:rsidRPr="007779DA" w:rsidRDefault="003016E9" w:rsidP="00652D5E">
+          <w:p w14:paraId="6BD2968D" w14:textId="2C8840D0" w:rsidR="00E342BC" w:rsidRPr="00826BF0" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="32"/>
               </w:numPr>
-              <w:ind w:left="303" w:hanging="283"/>
-[...199 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00826BF0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he estimated time </w:t>
+            </w:r>
+            <w:r w:rsidR="00E34557">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00826BF0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>equired</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to complete each remaining task. </w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...15 lines deleted...]
-          <w:p w14:paraId="296AE283" w14:textId="77777777" w:rsidR="00626F28" w:rsidRDefault="00626F28" w:rsidP="00626F28">
+          <w:p w14:paraId="08E69F6E" w14:textId="3522300B" w:rsidR="00E342BC" w:rsidRPr="008B3B57" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
-              <w:ind w:right="-5"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The public body must provide details of how they determined the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F76B97">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">additional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">amount of time </w:t>
+            </w:r>
+            <w:r w:rsidR="00221E64">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">they </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r w:rsidR="00221E64">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00221E64">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eg.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F76B97">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127EEA59" w14:textId="59AFCC24" w:rsidR="00E342BC" w:rsidRPr="00F800CB" w:rsidRDefault="00221E64" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00E342BC" w:rsidRPr="00F800CB">
+              <w:t>he degree of complexity presented by the app</w:t>
+            </w:r>
+            <w:r w:rsidR="00E342BC">
+              <w:t>licant’s access request(s).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F11254" w14:textId="0EE13876" w:rsidR="00E342BC" w:rsidRDefault="00221E64" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00E342BC" w:rsidRPr="00F800CB">
+              <w:t>ny other relevant factor</w:t>
+            </w:r>
+            <w:r w:rsidR="00E342BC">
+              <w:t>s.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2058EA9F" w14:textId="0B57321D" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Other access requests submitted by the same applicant but are outside of the timelines to make them concurrent under s. 16(3).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E2DA1E4" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Is the public body considering a staggered release if it is a large request?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A8704A" w14:textId="22FF7EFC" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Has the public body informed or consulted with the applicant about the time extension</w:t>
+            </w:r>
+            <w:r w:rsidR="00554270">
+              <w:t xml:space="preserve"> before it was taken (other than direct consent from the applicant)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E86CCB" w14:textId="17A1AE24" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are there other relevant facts or circumstances surrounding the access request that may affect the Commissioner’s </w:t>
+            </w:r>
+            <w:r w:rsidR="00554270">
+              <w:t>decision in the Order</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>eg.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, pending public inquiries, legal proceedings) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00501319">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blades </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B3B57">
+              <w:t>v</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00501319">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alberta (IPC), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D245A1">
+              <w:t xml:space="preserve">2021 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100266">
+              <w:t>ABQB 725</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="088DACE7" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E2ECAB2" w14:textId="6278C1B1" w:rsidR="00E342BC" w:rsidRDefault="004C44FD" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00457BFA">
+              <w:t xml:space="preserve">The public body should also consider previous orders of the OIPC that have stated factors that will </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C44FD">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00457BFA">
+              <w:t xml:space="preserve"> be considered, such as:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00457BFA">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2422F205" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="04808446" w14:textId="77777777" w:rsidR="00626F28" w:rsidRDefault="00626F28" w:rsidP="00626F28">
+          <w:p w14:paraId="3674E076" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
-              <w:ind w:right="-5"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>section 16 decision:</w:t>
+              <w:t>Chronic staffing issues (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C44FD">
+              <w:t>Order F2018-10)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...74 lines deleted...]
-          <w:p w14:paraId="137E4E9E" w14:textId="19CDE789" w:rsidR="008C3039" w:rsidRPr="007B4B5C" w:rsidRDefault="008C3039" w:rsidP="00DE5E21">
+          <w:p w14:paraId="3CD3D839" w14:textId="77777777" w:rsidR="00E342BC" w:rsidRDefault="00E342BC" w:rsidP="00C1180A">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> (if not the head, then delegation information is required, see Part F):</w:t>
+              <w:t>Unusually long times taken for internal reviews to ensure consistency or signoffs (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C44FD">
+              <w:t>Order F2017-12</w:t>
+            </w:r>
+            <w:r>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...74 lines deleted...]
-          <w:p w14:paraId="36B33763" w14:textId="46A61D44" w:rsidR="00C745DC" w:rsidRPr="007B4B5C" w:rsidRDefault="00A7237F" w:rsidP="00EB1009">
+          <w:p w14:paraId="3525B1CE" w14:textId="77777777" w:rsidR="004C44FD" w:rsidRDefault="004C44FD" w:rsidP="004C44FD">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="720"/>
             </w:pPr>
-            <w:r>
-[...52 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...77 lines deleted...]
-          <w:p w14:paraId="769FBB1F" w14:textId="19C7910A" w:rsidR="00004811" w:rsidRPr="007B4B5C" w:rsidRDefault="00004811" w:rsidP="00726AEE">
+          <w:p w14:paraId="020A0A9B" w14:textId="56FA3B3B" w:rsidR="00FD4730" w:rsidRDefault="00FD4730" w:rsidP="00FD4730">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>Total length of time per extension taken:</w:t>
+              <w:t>The OIPC has previously found the following factors do not support a time extension:</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...75 lines deleted...]
-          <w:p w14:paraId="4A6F2B79" w14:textId="12CC3980" w:rsidR="003016E9" w:rsidRPr="007B4B5C" w:rsidRDefault="003016E9" w:rsidP="00652D5E">
+          <w:p w14:paraId="611F90CE" w14:textId="77777777" w:rsidR="004C44FD" w:rsidRDefault="004C44FD" w:rsidP="00506EA0">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...97 lines deleted...]
-          <w:p w14:paraId="2C4BF55B" w14:textId="0F693BEA" w:rsidR="00C745DC" w:rsidRPr="003E1517" w:rsidRDefault="00E403DD" w:rsidP="00E825B1">
+          <w:p w14:paraId="4ADE63A9" w14:textId="77777777" w:rsidR="004C44FD" w:rsidRDefault="004C44FD" w:rsidP="004C44FD">
             <w:pPr>
-              <w:ind w:left="-82"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...52 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Any initial delays caused by the public body in processing the request, for example:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A226A1" w14:textId="77777777" w:rsidR="004C44FD" w:rsidRDefault="004C44FD" w:rsidP="004C44FD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>delay in assignment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B0DF54" w14:textId="77777777" w:rsidR="004C44FD" w:rsidRDefault="004C44FD" w:rsidP="004C44FD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>failure to issue record searches in a timely manner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5774887C" w14:textId="77777777" w:rsidR="004C44FD" w:rsidRDefault="004C44FD" w:rsidP="004C44FD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>failure to respond to record search requests</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA4D756" w14:textId="77777777" w:rsidR="004C44FD" w:rsidRDefault="004C44FD" w:rsidP="004C44FD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>poor records management or use of programs or technology that unreasonably lengthens search times or the ability to create a response record package.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DB01BB" w14:textId="77777777" w:rsidR="004C44FD" w:rsidRDefault="004C44FD" w:rsidP="00506EA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A65100B" w14:textId="6726A5D4" w:rsidR="00FB070D" w:rsidRDefault="00FB070D" w:rsidP="00C1180A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The OIPC will review the public body’s justification for </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5606">
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> time extension </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5606">
+              <w:t xml:space="preserve">it took </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">and evaluate if the amount of </w:t>
+            </w:r>
+            <w:r w:rsidR="00506EA0">
+              <w:t xml:space="preserve">additional time </w:t>
+            </w:r>
+            <w:r>
+              <w:t>taken was reasonable</w:t>
+            </w:r>
+            <w:r w:rsidR="004C44FD">
+              <w:t>, based on the decision and additional information provided in its submission.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3493D128" w14:textId="292306D4" w:rsidR="00E342BC" w:rsidRPr="00CC19EC" w:rsidRDefault="00107468" w:rsidP="00506EA0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07284456" w14:textId="77777777" w:rsidR="00EB1009" w:rsidRDefault="00EB1009" w:rsidP="00C745DC">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="4D7AD0DC" w14:textId="77777777" w:rsidR="00506EA0" w:rsidRDefault="00506EA0" w:rsidP="00506EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A0AA61D" w14:textId="77777777" w:rsidR="005F57B5" w:rsidRDefault="005F57B5" w:rsidP="00E33CF6">
+    <w:p w14:paraId="5C60D9AB" w14:textId="6E697710" w:rsidR="005A0EB0" w:rsidRDefault="005A0EB0" w:rsidP="00D15182">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc198301945"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc242437665"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>COMPLETING A PUBLIC BODY’S SUBMISSION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="5AC9F72C" w14:textId="77777777" w:rsidR="005A0EB0" w:rsidRPr="001B09DC" w:rsidRDefault="005A0EB0" w:rsidP="005A0EB0">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10296 lines deleted...]
-        <w:r w:rsidR="003A496C" w:rsidRPr="003A496C">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once a public body has completed its submission, it should be sent to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00744161">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>expeditedinquiry@oipc.ab.ca</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...70 lines deleted...]
-        <w:r w:rsidRPr="00B8612F">
+      <w:r>
+        <w:t xml:space="preserve">.  A public body should ensure the OIPC file number is included and that the applicant is copied on the submission.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7BEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE7BEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>parte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE7BEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> communications in an expedited inquiry will not be accepted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  The only exception is where a party completes the “</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="001B09DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>expeditedinquiry@oipc.ab.ca</w:t>
+          <w:t xml:space="preserve">Request to Provide an </w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B09DC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>In Camera</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B09DC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Submission</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t>” Form and the request is granted.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="756409FB" w14:textId="77777777" w:rsidR="00577657" w:rsidRDefault="00770343" w:rsidP="00770343">
-[...50 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="42933706" w14:textId="0A8B4AD8" w:rsidR="00506EA0" w:rsidRDefault="00506EA0" w:rsidP="00D15182">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc242437666"/>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00652B44">
+        <w:t xml:space="preserve">IME EXTENSION DECISION </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00652B44">
+        <w:t>–  ORDER</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6BD0DABB" w14:textId="472B85C8" w:rsidR="00C502F6" w:rsidRPr="00FD0995" w:rsidRDefault="00C745DC" w:rsidP="00FD079A">
-[...15 lines deleted...]
-        <w:t>DD</w:t>
+    <w:p w14:paraId="1393CB1E" w14:textId="603E0B8C" w:rsidR="006C2736" w:rsidRDefault="004C44FD" w:rsidP="00DE7CF1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>After an expedited inquiry is complete under ATIA section 62, t</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2736">
+        <w:t>he Commissioner will review the submissions, make a determination on the issues</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0999">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2736">
+        <w:t xml:space="preserve"> and issue an </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2D9A">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2736">
+        <w:t>rder under ATIA section 64(3)(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0999">
+        <w:t>.  The order will</w:t>
+      </w:r>
+      <w:r w:rsidR="00506EA0" w:rsidRPr="00506EA0">
+        <w:t xml:space="preserve"> either confirm or reduce the extension of a time limit taken under section 16.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008A40ED">
+        <w:t>Orders are generally published and a copy of the Order will be provided to the public body and the applicant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46641A77" w14:textId="52DBC053" w:rsidR="00757C11" w:rsidRDefault="00757C11">
-[...123 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="78054A8C" w14:textId="77777777" w:rsidR="0049593C" w:rsidRDefault="0049593C" w:rsidP="001444B3"/>
+    <w:p w14:paraId="5056D3F8" w14:textId="77777777" w:rsidR="00F76AFC" w:rsidRPr="00632C82" w:rsidRDefault="00F76AFC" w:rsidP="00F76AFC">
+      <w:pPr>
+        <w:spacing w:before="188"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1483 lines deleted...]
-        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...95 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632C82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Guidance Document is not intended as, nor is it a substitute for, legal advice, and is not binding on the Information and Privacy Commissioner of Alberta. </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...135 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="2E0EAD68" w14:textId="693CC62C" w:rsidR="00F76AFC" w:rsidRPr="00632C82" w:rsidRDefault="00F76AFC" w:rsidP="00F76AFC">
+      <w:pPr>
+        <w:spacing w:before="188"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632C82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibility for compliance with the law (and any applicable professional or trade standards or requirements) remains with each public body.  All examples used are provided as illustrations. The official versions of the laws </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00632C82">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>the OIPC oversees</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00632C82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and their associated regulations should be consulted for the exact wording and for all purposes of interpreting and applying the legislation. The Acts are available on the website of Alberta King's Printer.</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...1254 lines deleted...]
-      <w:pgMar w:top="720" w:right="900" w:bottom="720" w:left="851" w:header="288" w:footer="624" w:gutter="0"/>
+    <w:p w14:paraId="6F11D4CA" w14:textId="77777777" w:rsidR="00F76AFC" w:rsidRDefault="00F76AFC" w:rsidP="001444B3"/>
+    <w:sectPr w:rsidR="00F76AFC" w:rsidSect="005207A1">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1134" w:left="1080" w:header="720" w:footer="737" w:gutter="0"/>
+      <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E9341C2" w14:textId="77777777" w:rsidR="00051D61" w:rsidRDefault="00051D61" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="4619B53E" w14:textId="77777777" w:rsidR="00682A04" w:rsidRDefault="00682A04" w:rsidP="00B9191B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B414B3B" w14:textId="77777777" w:rsidR="00051D61" w:rsidRDefault="00051D61" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="4A879B61" w14:textId="77777777" w:rsidR="00682A04" w:rsidRDefault="00682A04" w:rsidP="00B9191B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...29 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+  <w:p w14:paraId="0D712A3F" w14:textId="1F6AE5B0" w:rsidR="00BE0F1A" w:rsidRPr="00205560" w:rsidRDefault="00AB6E7A" w:rsidP="00AB6E7A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+      </w:tabs>
+    </w:pPr>
+    <w:hyperlink w:anchor="_top" w:history="1">
+      <w:r w:rsidRPr="00CE6E79">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Back to Top</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="00BE0F1A" w:rsidRPr="00C6356E">
+      <w:rPr>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...10 lines deleted...]
-        <w:sdtPr>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:id w:val="860082579"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00CB1D6C">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="16"/>
           </w:rPr>
-          <w:id w:val="860082579"/>
-[...151 lines deleted...]
-  </w:sdt>
+          <w:t>October</w:t>
+        </w:r>
+        <w:r w:rsidR="00253E2F">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="00253E2F">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2026</w:t>
+        </w:r>
+        <w:r w:rsidR="00392CF0">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve">  </w:t>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Page</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007072CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of </w:t>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007072CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00BE0F1A" w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A6C113A" w14:textId="77777777" w:rsidR="00EB1879" w:rsidRDefault="00EB1879" w:rsidP="00AA22EC">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+        <w:highlight w:val="yellow"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="78F0EAE5" w14:textId="48162AB9" w:rsidR="00BE0F1A" w:rsidRDefault="00BE0F1A" w:rsidP="00707A48">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:ind w:left="567"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:id w:val="1639997299"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="0018774F">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> June </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="0018774F">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="000932AA">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="0018774F">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve">  </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Page</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007072CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007072CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00695046">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45CB158F" w14:textId="77777777" w:rsidR="00051D61" w:rsidRDefault="00051D61" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="19165C01" w14:textId="77777777" w:rsidR="00682A04" w:rsidRDefault="00682A04" w:rsidP="00B9191B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73AD1896" w14:textId="77777777" w:rsidR="00051D61" w:rsidRDefault="00051D61" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="2EE44226" w14:textId="77777777" w:rsidR="00682A04" w:rsidRDefault="00682A04" w:rsidP="00B9191B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="481B69FA" w14:textId="77777777" w:rsidR="00282B83" w:rsidRPr="009F223A" w:rsidRDefault="00282B83" w:rsidP="00282B83">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672D03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alberta Energy v Alberta (Information and Privacy Commissioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672D03">
+        <w:t xml:space="preserve">), 2024, ABKB 198 at para </w:t>
+      </w:r>
+      <w:r>
+        <w:t>76;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672D03">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00672D03">
+        <w:t>rev’</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00672D03">
+        <w:t xml:space="preserve"> on other grounds, 2025 ABCA 163</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="0B5FE7C6" w14:textId="41B91F3F" w:rsidR="006472C1" w:rsidRPr="00672D03" w:rsidRDefault="006472C1" w:rsidP="006472C1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672D03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alberta Energy v Alberta (Information and Privacy Commissioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672D03">
+        <w:t>), 2024, ABKB 198 at para 21</w:t>
+      </w:r>
+      <w:r w:rsidR="00C450B4">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672D03">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00672D03">
+        <w:t>rev’</w:t>
+      </w:r>
+      <w:r w:rsidR="00746B0D">
+        <w:t>d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00672D03">
+        <w:t xml:space="preserve"> on other grounds, 2025 ABCA 163</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67A0E55A" w14:textId="77777777" w:rsidR="00B05299" w:rsidRDefault="00B05299">
+  <w:p w14:paraId="52DCDCC6" w14:textId="77777777" w:rsidR="00BE0F1A" w:rsidRDefault="00BE0F1A" w:rsidP="00B9191B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-[...137 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61FD34D9" w14:textId="77777777" w:rsidR="00B05299" w:rsidRDefault="00B05299">
+  <w:p w14:paraId="2DA43513" w14:textId="77777777" w:rsidR="00BE0F1A" w:rsidRDefault="00BE0F1A" w:rsidP="00745629">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
-[...133 lines deleted...]
-      </mc:AlternateContent>
+        <w:lang w:bidi="ar-SA"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5598D217" wp14:editId="62C08F73">
+          <wp:extent cx="1667973" cy="595704"/>
+          <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+          <wp:docPr id="3" name="Picture 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="OIPC_logo_Final.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1667973" cy="595704"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
-  </w:p>
-[...56 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09757E37"/>
+    <w:nsid w:val="DD1218BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="16A64028"/>
-[...105 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographDigital"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CB42A2A"/>
+    <w:nsid w:val="010E2D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A964DF48"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="852417D0"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -17807,517 +12070,432 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C50226"/>
+    <w:nsid w:val="022A23FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6D2C8AA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="5ECC313E"/>
+    <w:lvl w:ilvl="0" w:tplc="10090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A505554"/>
+    <w:nsid w:val="0B462D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9D7E87FC"/>
+    <w:tmpl w:val="FB046F60"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E0432C5"/>
+    <w:nsid w:val="0D48708F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="898C4718"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographDigital"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5146442A"/>
+    <w:nsid w:val="0ED35A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7DD270EA"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+    <w:tmpl w:val="978EC1AA"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1364" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2084" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2804" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3524" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4244" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4964" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5684" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6404" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55CA7FDB"/>
+    <w:nsid w:val="0F445EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A4899C0"/>
+    <w:tmpl w:val="6240A192"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10090003">
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -18371,974 +12549,5722 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB60685"/>
+    <w:nsid w:val="0FEB5AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8D36E070"/>
-[...15 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:tmpl w:val="D3A04A80"/>
+    <w:lvl w:ilvl="0" w:tplc="5D560BD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NumberedParagraphs"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5747" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B9433FD"/>
+    <w:nsid w:val="100539FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6E4847DE"/>
-[...6 lines deleted...]
-        <w:ind w:left="862" w:hanging="360"/>
+    <w:tmpl w:val="20A6D786"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14F94120"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05944D60"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1582" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2302" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3022" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3742" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4462" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5182" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5902" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6622" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1536654299">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="156E5F07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0822BA4"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17041EE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3ECCA48E"/>
+    <w:lvl w:ilvl="0" w:tplc="C8A2744E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListParagraph"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1437" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="174C0480"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DF6C408"/>
+    <w:lvl w:ilvl="0" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17B24DCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5240EBE4"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="181F19A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78F24A52"/>
+    <w:lvl w:ilvl="0" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18D900F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D7600B0"/>
+    <w:lvl w:ilvl="0" w:tplc="A60CACF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A9F0772"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1D84F3A"/>
+    <w:lvl w:ilvl="0" w:tplc="F6E2BCC8">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2254" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D4CC17E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7426763A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F844CCE8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="90DAA11E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="76A4F622">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1FC4FABC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8C725AFA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8DFC9FCE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B37395D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC5C9416"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EFD03EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11729550"/>
+    <w:lvl w:ilvl="0" w:tplc="B3983E22">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="218E7436"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3876798A"/>
+    <w:lvl w:ilvl="0" w:tplc="940CFD3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="228865F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="828498D6"/>
+    <w:lvl w:ilvl="0" w:tplc="148A4104">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28A86F81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA4EC776"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="226048D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9724D2EE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29C92F4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="136A4D44"/>
+    <w:lvl w:ilvl="0" w:tplc="8062D7BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3D12273C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3652" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7ECE4D8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4324" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="72709934">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4996" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E99EFAB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5668" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1D7C97F4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6340" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E2AEE8B0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7012" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3F0ABE3E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7684" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FE689198">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8356" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6B2584"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED4C136E"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30E15E9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B6C6608"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D31EE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8918F45E"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AB1455D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C76E010"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C041626"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAB68464"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4020530F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18582C68"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="430737AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F142DB2"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46085994"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B34B168"/>
+    <w:lvl w:ilvl="0" w:tplc="86A4E1EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Numbered"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="485F1B34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A64083D4"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="499E68B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E88CF740"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50B91ACD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6E2267C"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51FD1090"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6324DEB8"/>
+    <w:lvl w:ilvl="0" w:tplc="4DF066E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="533843FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5696167E"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="993CF986">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53681362"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7186874A"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="547250E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D14CF092"/>
+    <w:lvl w:ilvl="0" w:tplc="EA9CECEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5726223B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F38252A0"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DC769A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56E8921E"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65484220"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF38DDE0"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A9D5956"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="007870CE"/>
+    <w:lvl w:ilvl="0" w:tplc="2438DEB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A61E4B9E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3652" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="78E08928">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4324" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2F067A36">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4996" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E0F009EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5668" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F1C82EBA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6340" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FF560F16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7012" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="07DA8350">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7684" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="155E27DA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8356" w:hanging="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E5C03E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BFAB25A"/>
+    <w:lvl w:ilvl="0" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EF31CC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCB0F89E"/>
+    <w:lvl w:ilvl="0" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F096DA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1CFC5858"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71837389"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5764F1DA"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71B9206E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E58813D6"/>
+    <w:lvl w:ilvl="0" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76FD424C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographDigital"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DAC0478"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24AAFFBE"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="926617179">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="240991119">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1182357674">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="39205240">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="267663716">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="167408700">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="635992757">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="183440796">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1131247903">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="604965527">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1933856469">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="11" w16cid:durableId="107429928">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1488476454">
+  <w:num w:numId="12" w16cid:durableId="2136832392">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="711542582">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1215309638">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="586429239">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1324511083">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="930509195">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1277372159">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1249576218">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="300574897">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1917977364">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2094079799">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1003580979">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1434085265">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="24" w16cid:durableId="684208310">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1362627690">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="25" w16cid:durableId="1170633115">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1384207964">
+  <w:num w:numId="26" w16cid:durableId="1059745768">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="984696836">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1824077486">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1731153580">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="596670492">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="965083341">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1478258113">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="2071615505">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2049842051">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="871379964">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1603805910">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1337417532">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1459030052">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1402293193">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="586886324">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="257756145">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2076394440">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="149830440">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="43" w16cid:durableId="717052960">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1055006083">
+  <w:num w:numId="44" w16cid:durableId="263268523">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1683169048">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1142113241">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="46" w16cid:durableId="220288287">
+    <w:abstractNumId w:val="18"/>
   </w:num>
+  <w:num w:numId="47" w16cid:durableId="1019745141">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="896284113">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1086682140">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C745DC"/>
-[...81 lines deleted...]
-    <w:rsid w:val="003156CF"/>
+    <w:rsidRoot w:val="00B9191B"/>
+    <w:rsid w:val="00006019"/>
+    <w:rsid w:val="00007535"/>
+    <w:rsid w:val="000121D5"/>
+    <w:rsid w:val="00013E92"/>
+    <w:rsid w:val="000148F3"/>
+    <w:rsid w:val="00015DE8"/>
+    <w:rsid w:val="000163B6"/>
+    <w:rsid w:val="000209FB"/>
+    <w:rsid w:val="0002320B"/>
+    <w:rsid w:val="00026E9E"/>
+    <w:rsid w:val="00032557"/>
+    <w:rsid w:val="00032F24"/>
+    <w:rsid w:val="000356EF"/>
+    <w:rsid w:val="00035C76"/>
+    <w:rsid w:val="00041F86"/>
+    <w:rsid w:val="0005249F"/>
+    <w:rsid w:val="00053A08"/>
+    <w:rsid w:val="00053C5E"/>
+    <w:rsid w:val="00055505"/>
+    <w:rsid w:val="00055AAC"/>
+    <w:rsid w:val="000622A3"/>
+    <w:rsid w:val="000668F1"/>
+    <w:rsid w:val="00071B23"/>
+    <w:rsid w:val="00071EB5"/>
+    <w:rsid w:val="0007667F"/>
+    <w:rsid w:val="00076998"/>
+    <w:rsid w:val="00076A43"/>
+    <w:rsid w:val="00080C40"/>
+    <w:rsid w:val="000847F1"/>
+    <w:rsid w:val="000861B3"/>
+    <w:rsid w:val="000932AA"/>
+    <w:rsid w:val="0009628B"/>
+    <w:rsid w:val="00096742"/>
+    <w:rsid w:val="00097754"/>
+    <w:rsid w:val="000A49CD"/>
+    <w:rsid w:val="000A55B1"/>
+    <w:rsid w:val="000B3B92"/>
+    <w:rsid w:val="000B3F97"/>
+    <w:rsid w:val="000B7220"/>
+    <w:rsid w:val="000C3E5F"/>
+    <w:rsid w:val="000C7FD5"/>
+    <w:rsid w:val="000D1AED"/>
+    <w:rsid w:val="000D57D9"/>
+    <w:rsid w:val="000E70C1"/>
+    <w:rsid w:val="000E78E0"/>
+    <w:rsid w:val="000E7FE5"/>
+    <w:rsid w:val="000F1BB4"/>
+    <w:rsid w:val="000F1C26"/>
+    <w:rsid w:val="000F4107"/>
+    <w:rsid w:val="000F5A09"/>
+    <w:rsid w:val="00100266"/>
+    <w:rsid w:val="00101C62"/>
+    <w:rsid w:val="00107468"/>
+    <w:rsid w:val="00111C08"/>
+    <w:rsid w:val="00112E3E"/>
+    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="001236B2"/>
+    <w:rsid w:val="00131A83"/>
+    <w:rsid w:val="00137EA7"/>
+    <w:rsid w:val="001440B6"/>
+    <w:rsid w:val="001444B3"/>
+    <w:rsid w:val="00150321"/>
+    <w:rsid w:val="00150A9C"/>
+    <w:rsid w:val="00153462"/>
+    <w:rsid w:val="00153886"/>
+    <w:rsid w:val="00154328"/>
+    <w:rsid w:val="00155A9D"/>
+    <w:rsid w:val="00157BC4"/>
+    <w:rsid w:val="00161E2E"/>
+    <w:rsid w:val="001638A7"/>
+    <w:rsid w:val="00163FBF"/>
+    <w:rsid w:val="00166824"/>
+    <w:rsid w:val="00172B3F"/>
+    <w:rsid w:val="001741E1"/>
+    <w:rsid w:val="00176AF0"/>
+    <w:rsid w:val="00177338"/>
+    <w:rsid w:val="0017761F"/>
+    <w:rsid w:val="001872E6"/>
+    <w:rsid w:val="0018774F"/>
+    <w:rsid w:val="001879AF"/>
+    <w:rsid w:val="001917DE"/>
+    <w:rsid w:val="00193F49"/>
+    <w:rsid w:val="00196418"/>
+    <w:rsid w:val="00196C41"/>
+    <w:rsid w:val="00197A33"/>
+    <w:rsid w:val="001A09BA"/>
+    <w:rsid w:val="001A2D9A"/>
+    <w:rsid w:val="001A439B"/>
+    <w:rsid w:val="001A5FEA"/>
+    <w:rsid w:val="001A63E0"/>
+    <w:rsid w:val="001B2BD8"/>
+    <w:rsid w:val="001B2F3C"/>
+    <w:rsid w:val="001B3CB6"/>
+    <w:rsid w:val="001B676D"/>
+    <w:rsid w:val="001B75AB"/>
+    <w:rsid w:val="001C1791"/>
+    <w:rsid w:val="001C7B8B"/>
+    <w:rsid w:val="001D0278"/>
+    <w:rsid w:val="001D0DD5"/>
+    <w:rsid w:val="001D2920"/>
+    <w:rsid w:val="001D29A0"/>
+    <w:rsid w:val="001D4FDF"/>
+    <w:rsid w:val="001D5911"/>
+    <w:rsid w:val="001D75CD"/>
+    <w:rsid w:val="001E23D5"/>
+    <w:rsid w:val="001E56E3"/>
+    <w:rsid w:val="001E57C3"/>
+    <w:rsid w:val="001F11D8"/>
+    <w:rsid w:val="00205560"/>
+    <w:rsid w:val="00205A7E"/>
+    <w:rsid w:val="00206C5C"/>
+    <w:rsid w:val="00211852"/>
+    <w:rsid w:val="00212432"/>
+    <w:rsid w:val="002155C5"/>
+    <w:rsid w:val="00221E64"/>
+    <w:rsid w:val="00223379"/>
+    <w:rsid w:val="00225ECC"/>
+    <w:rsid w:val="00227B27"/>
+    <w:rsid w:val="00233C3A"/>
+    <w:rsid w:val="0023538E"/>
+    <w:rsid w:val="002358C8"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="00242D85"/>
+    <w:rsid w:val="00246C7D"/>
+    <w:rsid w:val="00252537"/>
+    <w:rsid w:val="00253525"/>
+    <w:rsid w:val="00253E2F"/>
+    <w:rsid w:val="002562F1"/>
+    <w:rsid w:val="00256C51"/>
+    <w:rsid w:val="00260AC9"/>
+    <w:rsid w:val="002643B5"/>
+    <w:rsid w:val="00265C11"/>
+    <w:rsid w:val="00277342"/>
+    <w:rsid w:val="00277741"/>
+    <w:rsid w:val="00282B83"/>
+    <w:rsid w:val="00284DAB"/>
+    <w:rsid w:val="0029326C"/>
+    <w:rsid w:val="002A0529"/>
+    <w:rsid w:val="002A5AB7"/>
+    <w:rsid w:val="002A6C9F"/>
+    <w:rsid w:val="002A76F2"/>
+    <w:rsid w:val="002B1541"/>
+    <w:rsid w:val="002B2330"/>
+    <w:rsid w:val="002B723F"/>
+    <w:rsid w:val="002C1FF1"/>
+    <w:rsid w:val="002C4EE7"/>
+    <w:rsid w:val="002C569A"/>
+    <w:rsid w:val="002D5606"/>
+    <w:rsid w:val="002D59F9"/>
+    <w:rsid w:val="002D6EC4"/>
+    <w:rsid w:val="002D7B14"/>
+    <w:rsid w:val="002E46CE"/>
+    <w:rsid w:val="002F142E"/>
+    <w:rsid w:val="0031008C"/>
+    <w:rsid w:val="0031410F"/>
+    <w:rsid w:val="00315295"/>
+    <w:rsid w:val="003156A7"/>
+    <w:rsid w:val="00315E07"/>
     <w:rsid w:val="00317157"/>
-    <w:rsid w:val="00323ED9"/>
-[...73 lines deleted...]
-    <w:rsid w:val="005B41DA"/>
+    <w:rsid w:val="0032311F"/>
+    <w:rsid w:val="00323904"/>
+    <w:rsid w:val="00330A14"/>
+    <w:rsid w:val="00330D0B"/>
+    <w:rsid w:val="00332B74"/>
+    <w:rsid w:val="0033515E"/>
+    <w:rsid w:val="0033637A"/>
+    <w:rsid w:val="00342661"/>
+    <w:rsid w:val="0034281C"/>
+    <w:rsid w:val="00344AA0"/>
+    <w:rsid w:val="00346ADE"/>
+    <w:rsid w:val="0035174D"/>
+    <w:rsid w:val="00354FA0"/>
+    <w:rsid w:val="00355F5B"/>
+    <w:rsid w:val="003575D5"/>
+    <w:rsid w:val="00362970"/>
+    <w:rsid w:val="0036508A"/>
+    <w:rsid w:val="00366169"/>
+    <w:rsid w:val="00374077"/>
+    <w:rsid w:val="003758F0"/>
+    <w:rsid w:val="00376637"/>
+    <w:rsid w:val="00376CD2"/>
+    <w:rsid w:val="003775C7"/>
+    <w:rsid w:val="00380722"/>
+    <w:rsid w:val="0038237B"/>
+    <w:rsid w:val="003864C2"/>
+    <w:rsid w:val="003910E1"/>
+    <w:rsid w:val="00392CF0"/>
+    <w:rsid w:val="00394482"/>
+    <w:rsid w:val="003976F2"/>
+    <w:rsid w:val="003A0429"/>
+    <w:rsid w:val="003A257C"/>
+    <w:rsid w:val="003A3237"/>
+    <w:rsid w:val="003B15A0"/>
+    <w:rsid w:val="003B294E"/>
+    <w:rsid w:val="003B2ED7"/>
+    <w:rsid w:val="003B439F"/>
+    <w:rsid w:val="003B7632"/>
+    <w:rsid w:val="003C0E9D"/>
+    <w:rsid w:val="003C2037"/>
+    <w:rsid w:val="003C4B83"/>
+    <w:rsid w:val="003D0887"/>
+    <w:rsid w:val="003D0926"/>
+    <w:rsid w:val="003D71CA"/>
+    <w:rsid w:val="003D7531"/>
+    <w:rsid w:val="003E0999"/>
+    <w:rsid w:val="003E0DAA"/>
+    <w:rsid w:val="003F6507"/>
+    <w:rsid w:val="0040721B"/>
+    <w:rsid w:val="0041036F"/>
+    <w:rsid w:val="00414FA8"/>
+    <w:rsid w:val="00415588"/>
+    <w:rsid w:val="0042275F"/>
+    <w:rsid w:val="0042563E"/>
+    <w:rsid w:val="00425F4F"/>
+    <w:rsid w:val="00426384"/>
+    <w:rsid w:val="00426C3A"/>
+    <w:rsid w:val="00432706"/>
+    <w:rsid w:val="004411CC"/>
+    <w:rsid w:val="0044125A"/>
+    <w:rsid w:val="00451F2F"/>
+    <w:rsid w:val="00455098"/>
+    <w:rsid w:val="00457BFA"/>
+    <w:rsid w:val="00461275"/>
+    <w:rsid w:val="00461CB0"/>
+    <w:rsid w:val="0046349C"/>
+    <w:rsid w:val="00465ABF"/>
+    <w:rsid w:val="004671A0"/>
+    <w:rsid w:val="00471E81"/>
+    <w:rsid w:val="004729CF"/>
+    <w:rsid w:val="004826C4"/>
+    <w:rsid w:val="00486053"/>
+    <w:rsid w:val="00486FBC"/>
+    <w:rsid w:val="00487010"/>
+    <w:rsid w:val="00494CB1"/>
+    <w:rsid w:val="0049593C"/>
+    <w:rsid w:val="00497DDF"/>
+    <w:rsid w:val="004A434A"/>
+    <w:rsid w:val="004A5068"/>
+    <w:rsid w:val="004A69A6"/>
+    <w:rsid w:val="004B0244"/>
+    <w:rsid w:val="004B1D42"/>
+    <w:rsid w:val="004C1A0C"/>
+    <w:rsid w:val="004C2086"/>
+    <w:rsid w:val="004C44FD"/>
+    <w:rsid w:val="004C4E66"/>
+    <w:rsid w:val="004D0CAE"/>
+    <w:rsid w:val="004D34F9"/>
+    <w:rsid w:val="004D4380"/>
+    <w:rsid w:val="004D465D"/>
+    <w:rsid w:val="004D7CE3"/>
+    <w:rsid w:val="004F3983"/>
+    <w:rsid w:val="004F63F1"/>
+    <w:rsid w:val="004F76A7"/>
+    <w:rsid w:val="005011CD"/>
+    <w:rsid w:val="00501319"/>
+    <w:rsid w:val="005018A3"/>
+    <w:rsid w:val="00503A12"/>
+    <w:rsid w:val="005045DB"/>
+    <w:rsid w:val="00505A2E"/>
+    <w:rsid w:val="00506EA0"/>
+    <w:rsid w:val="00507951"/>
+    <w:rsid w:val="005126AE"/>
+    <w:rsid w:val="005132B2"/>
+    <w:rsid w:val="005207A1"/>
+    <w:rsid w:val="00521FBE"/>
+    <w:rsid w:val="00523B03"/>
+    <w:rsid w:val="00523C9D"/>
+    <w:rsid w:val="0052410E"/>
+    <w:rsid w:val="00526519"/>
+    <w:rsid w:val="0052778E"/>
+    <w:rsid w:val="00533225"/>
+    <w:rsid w:val="00540AC8"/>
+    <w:rsid w:val="00544413"/>
+    <w:rsid w:val="005459AF"/>
+    <w:rsid w:val="00554270"/>
+    <w:rsid w:val="005550EB"/>
+    <w:rsid w:val="00555D83"/>
+    <w:rsid w:val="00563DFD"/>
+    <w:rsid w:val="005644E0"/>
+    <w:rsid w:val="005662BD"/>
+    <w:rsid w:val="00571093"/>
+    <w:rsid w:val="00574CBF"/>
+    <w:rsid w:val="00577BB3"/>
+    <w:rsid w:val="005801B8"/>
+    <w:rsid w:val="00583B9C"/>
+    <w:rsid w:val="0059056A"/>
+    <w:rsid w:val="00590D8E"/>
+    <w:rsid w:val="00592C1E"/>
+    <w:rsid w:val="005A0EB0"/>
+    <w:rsid w:val="005A0FFE"/>
+    <w:rsid w:val="005A1171"/>
+    <w:rsid w:val="005A4A1F"/>
+    <w:rsid w:val="005A5935"/>
+    <w:rsid w:val="005A701E"/>
+    <w:rsid w:val="005B0828"/>
+    <w:rsid w:val="005B0D08"/>
+    <w:rsid w:val="005B2098"/>
+    <w:rsid w:val="005B6322"/>
+    <w:rsid w:val="005B6AF1"/>
+    <w:rsid w:val="005B7822"/>
+    <w:rsid w:val="005C193E"/>
     <w:rsid w:val="005C2CF2"/>
-    <w:rsid w:val="005D38C3"/>
-[...94 lines deleted...]
-    <w:rsid w:val="008C3368"/>
+    <w:rsid w:val="005C328C"/>
+    <w:rsid w:val="005C702D"/>
+    <w:rsid w:val="005C7240"/>
+    <w:rsid w:val="005D199C"/>
+    <w:rsid w:val="005D2724"/>
+    <w:rsid w:val="005D2F49"/>
+    <w:rsid w:val="005D5B18"/>
+    <w:rsid w:val="005D708B"/>
+    <w:rsid w:val="005E2D07"/>
+    <w:rsid w:val="005F0105"/>
+    <w:rsid w:val="005F30AE"/>
+    <w:rsid w:val="005F4AC7"/>
+    <w:rsid w:val="005F5361"/>
+    <w:rsid w:val="005F75D2"/>
+    <w:rsid w:val="00602A44"/>
+    <w:rsid w:val="00605450"/>
+    <w:rsid w:val="00607AA5"/>
+    <w:rsid w:val="00612132"/>
+    <w:rsid w:val="00612E92"/>
+    <w:rsid w:val="00612EF4"/>
+    <w:rsid w:val="00615C83"/>
+    <w:rsid w:val="00620B6B"/>
+    <w:rsid w:val="00621A1B"/>
+    <w:rsid w:val="0062226B"/>
+    <w:rsid w:val="00627951"/>
+    <w:rsid w:val="00627FAA"/>
+    <w:rsid w:val="00630575"/>
+    <w:rsid w:val="00631D59"/>
+    <w:rsid w:val="00632C82"/>
+    <w:rsid w:val="0064362A"/>
+    <w:rsid w:val="00645E09"/>
+    <w:rsid w:val="006472C1"/>
+    <w:rsid w:val="006516A8"/>
+    <w:rsid w:val="00652B44"/>
+    <w:rsid w:val="00656A1E"/>
+    <w:rsid w:val="00657058"/>
+    <w:rsid w:val="0066098C"/>
+    <w:rsid w:val="00661ACC"/>
+    <w:rsid w:val="00680A41"/>
+    <w:rsid w:val="00681D49"/>
+    <w:rsid w:val="00682A04"/>
+    <w:rsid w:val="00683995"/>
+    <w:rsid w:val="00690626"/>
+    <w:rsid w:val="0069406F"/>
+    <w:rsid w:val="00697373"/>
+    <w:rsid w:val="006A11B3"/>
+    <w:rsid w:val="006A3CD5"/>
+    <w:rsid w:val="006A7A7F"/>
+    <w:rsid w:val="006B0318"/>
+    <w:rsid w:val="006B1805"/>
+    <w:rsid w:val="006B2E25"/>
+    <w:rsid w:val="006C25E6"/>
+    <w:rsid w:val="006C2736"/>
+    <w:rsid w:val="006C524B"/>
+    <w:rsid w:val="006D2C3C"/>
+    <w:rsid w:val="006D3728"/>
+    <w:rsid w:val="006D542B"/>
+    <w:rsid w:val="006D69AB"/>
+    <w:rsid w:val="006E53EB"/>
+    <w:rsid w:val="006E62A6"/>
+    <w:rsid w:val="006F0552"/>
+    <w:rsid w:val="006F32A4"/>
+    <w:rsid w:val="006F3CF5"/>
+    <w:rsid w:val="006F4160"/>
+    <w:rsid w:val="006F494D"/>
+    <w:rsid w:val="00700B9E"/>
+    <w:rsid w:val="00700E58"/>
+    <w:rsid w:val="007072CC"/>
+    <w:rsid w:val="00707A48"/>
+    <w:rsid w:val="00711DD6"/>
+    <w:rsid w:val="007222F6"/>
+    <w:rsid w:val="00722431"/>
+    <w:rsid w:val="00723F4E"/>
+    <w:rsid w:val="007245DE"/>
+    <w:rsid w:val="0072610F"/>
+    <w:rsid w:val="00733482"/>
+    <w:rsid w:val="007343FB"/>
+    <w:rsid w:val="007408CB"/>
+    <w:rsid w:val="007430DD"/>
+    <w:rsid w:val="0074402C"/>
+    <w:rsid w:val="00745050"/>
+    <w:rsid w:val="00745629"/>
+    <w:rsid w:val="00746B0D"/>
+    <w:rsid w:val="00746CF3"/>
+    <w:rsid w:val="00751B2D"/>
+    <w:rsid w:val="00755040"/>
+    <w:rsid w:val="00764B08"/>
+    <w:rsid w:val="0077402F"/>
+    <w:rsid w:val="00776CA2"/>
+    <w:rsid w:val="00777E8F"/>
+    <w:rsid w:val="0079030B"/>
+    <w:rsid w:val="00790FFC"/>
+    <w:rsid w:val="0079375D"/>
+    <w:rsid w:val="007965AE"/>
+    <w:rsid w:val="007A0BC7"/>
+    <w:rsid w:val="007A1C70"/>
+    <w:rsid w:val="007A56A4"/>
+    <w:rsid w:val="007A799D"/>
+    <w:rsid w:val="007B04BA"/>
+    <w:rsid w:val="007B04BC"/>
+    <w:rsid w:val="007B2668"/>
+    <w:rsid w:val="007B360B"/>
+    <w:rsid w:val="007B7F9D"/>
+    <w:rsid w:val="007C3782"/>
+    <w:rsid w:val="007C41BA"/>
+    <w:rsid w:val="007C5C7C"/>
+    <w:rsid w:val="007C7678"/>
+    <w:rsid w:val="007D6659"/>
+    <w:rsid w:val="007E41DE"/>
+    <w:rsid w:val="007E4AC7"/>
+    <w:rsid w:val="007E6FA9"/>
+    <w:rsid w:val="00804C93"/>
+    <w:rsid w:val="00805A47"/>
+    <w:rsid w:val="00812605"/>
+    <w:rsid w:val="0081751B"/>
+    <w:rsid w:val="00820869"/>
+    <w:rsid w:val="00822BE1"/>
+    <w:rsid w:val="00826B25"/>
+    <w:rsid w:val="00826BF0"/>
+    <w:rsid w:val="008278C3"/>
+    <w:rsid w:val="00830E0A"/>
+    <w:rsid w:val="008332FE"/>
+    <w:rsid w:val="00833547"/>
+    <w:rsid w:val="00835375"/>
+    <w:rsid w:val="008431FE"/>
+    <w:rsid w:val="00843BFA"/>
+    <w:rsid w:val="008452F6"/>
+    <w:rsid w:val="0084754B"/>
+    <w:rsid w:val="00850904"/>
+    <w:rsid w:val="00853D8E"/>
+    <w:rsid w:val="00862ED2"/>
+    <w:rsid w:val="00863C1B"/>
+    <w:rsid w:val="008678E8"/>
+    <w:rsid w:val="00871C0A"/>
+    <w:rsid w:val="00882252"/>
+    <w:rsid w:val="008A069E"/>
+    <w:rsid w:val="008A070E"/>
+    <w:rsid w:val="008A3325"/>
+    <w:rsid w:val="008A33E0"/>
+    <w:rsid w:val="008A400F"/>
+    <w:rsid w:val="008A40ED"/>
+    <w:rsid w:val="008A58FB"/>
+    <w:rsid w:val="008B0FBC"/>
+    <w:rsid w:val="008B3B57"/>
+    <w:rsid w:val="008B3D91"/>
+    <w:rsid w:val="008C3520"/>
     <w:rsid w:val="008C4E3D"/>
-    <w:rsid w:val="008D1F5C"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00A07298"/>
+    <w:rsid w:val="008C736F"/>
+    <w:rsid w:val="008D7203"/>
+    <w:rsid w:val="008E2563"/>
+    <w:rsid w:val="008E4233"/>
+    <w:rsid w:val="008F1EC5"/>
+    <w:rsid w:val="008F2EF4"/>
+    <w:rsid w:val="008F50C5"/>
+    <w:rsid w:val="008F6FD4"/>
+    <w:rsid w:val="0090053A"/>
+    <w:rsid w:val="0090142B"/>
+    <w:rsid w:val="009035FE"/>
+    <w:rsid w:val="00915DB5"/>
+    <w:rsid w:val="00916E81"/>
+    <w:rsid w:val="009213B0"/>
+    <w:rsid w:val="00922806"/>
+    <w:rsid w:val="00933964"/>
+    <w:rsid w:val="00933C07"/>
+    <w:rsid w:val="00941143"/>
+    <w:rsid w:val="00945C2C"/>
+    <w:rsid w:val="00954B6F"/>
+    <w:rsid w:val="00954E62"/>
+    <w:rsid w:val="00957008"/>
+    <w:rsid w:val="00957845"/>
+    <w:rsid w:val="00960C4C"/>
+    <w:rsid w:val="00961C1B"/>
+    <w:rsid w:val="00966E23"/>
+    <w:rsid w:val="00967573"/>
+    <w:rsid w:val="00967E72"/>
+    <w:rsid w:val="00970858"/>
+    <w:rsid w:val="009749FC"/>
+    <w:rsid w:val="00983063"/>
+    <w:rsid w:val="0098422A"/>
+    <w:rsid w:val="00984DAD"/>
+    <w:rsid w:val="00992C3A"/>
+    <w:rsid w:val="0099405F"/>
+    <w:rsid w:val="009A21FC"/>
+    <w:rsid w:val="009A29F2"/>
+    <w:rsid w:val="009A2FE4"/>
+    <w:rsid w:val="009B4CAC"/>
+    <w:rsid w:val="009B4E72"/>
+    <w:rsid w:val="009B6596"/>
+    <w:rsid w:val="009B6CF5"/>
+    <w:rsid w:val="009B7081"/>
+    <w:rsid w:val="009C0588"/>
+    <w:rsid w:val="009C2531"/>
+    <w:rsid w:val="009C2A35"/>
+    <w:rsid w:val="009C3849"/>
+    <w:rsid w:val="009C5840"/>
+    <w:rsid w:val="009D2BDC"/>
+    <w:rsid w:val="009D2E03"/>
+    <w:rsid w:val="009D3E79"/>
+    <w:rsid w:val="009D5D07"/>
+    <w:rsid w:val="009D7353"/>
+    <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009F1C40"/>
+    <w:rsid w:val="009F4694"/>
+    <w:rsid w:val="009F4771"/>
+    <w:rsid w:val="009F5F82"/>
+    <w:rsid w:val="009F6227"/>
+    <w:rsid w:val="00A00FDC"/>
+    <w:rsid w:val="00A0153B"/>
+    <w:rsid w:val="00A01A0B"/>
     <w:rsid w:val="00A076BD"/>
-    <w:rsid w:val="00A11C7B"/>
+    <w:rsid w:val="00A11B68"/>
     <w:rsid w:val="00A12782"/>
-    <w:rsid w:val="00A13C52"/>
-[...114 lines deleted...]
-    <w:rsid w:val="00D30A00"/>
+    <w:rsid w:val="00A1621F"/>
+    <w:rsid w:val="00A168ED"/>
+    <w:rsid w:val="00A22668"/>
+    <w:rsid w:val="00A23F57"/>
+    <w:rsid w:val="00A254A2"/>
+    <w:rsid w:val="00A418EE"/>
+    <w:rsid w:val="00A46DAA"/>
+    <w:rsid w:val="00A545B0"/>
+    <w:rsid w:val="00A60FBD"/>
+    <w:rsid w:val="00A6160B"/>
+    <w:rsid w:val="00A64901"/>
+    <w:rsid w:val="00A72E15"/>
+    <w:rsid w:val="00A76D34"/>
+    <w:rsid w:val="00A826CC"/>
+    <w:rsid w:val="00A87F87"/>
+    <w:rsid w:val="00A909EF"/>
+    <w:rsid w:val="00AA04F9"/>
+    <w:rsid w:val="00AA0765"/>
+    <w:rsid w:val="00AA0F82"/>
+    <w:rsid w:val="00AA22EC"/>
+    <w:rsid w:val="00AA3530"/>
+    <w:rsid w:val="00AA3F35"/>
+    <w:rsid w:val="00AB0F97"/>
+    <w:rsid w:val="00AB1CD7"/>
+    <w:rsid w:val="00AB6E7A"/>
+    <w:rsid w:val="00AC665C"/>
+    <w:rsid w:val="00AD164F"/>
+    <w:rsid w:val="00AD2C39"/>
+    <w:rsid w:val="00AD2F31"/>
+    <w:rsid w:val="00AD34A4"/>
+    <w:rsid w:val="00AD48E5"/>
+    <w:rsid w:val="00AE21B9"/>
+    <w:rsid w:val="00AE21C9"/>
+    <w:rsid w:val="00AE22FB"/>
+    <w:rsid w:val="00AE240A"/>
+    <w:rsid w:val="00AE2F1F"/>
+    <w:rsid w:val="00AE4CE7"/>
+    <w:rsid w:val="00AE7E2A"/>
+    <w:rsid w:val="00AF7E57"/>
+    <w:rsid w:val="00B02154"/>
+    <w:rsid w:val="00B10D92"/>
+    <w:rsid w:val="00B1125A"/>
+    <w:rsid w:val="00B133D6"/>
+    <w:rsid w:val="00B13AE2"/>
+    <w:rsid w:val="00B13B8A"/>
+    <w:rsid w:val="00B1557D"/>
+    <w:rsid w:val="00B205B1"/>
+    <w:rsid w:val="00B21DA0"/>
+    <w:rsid w:val="00B25A5B"/>
+    <w:rsid w:val="00B2696E"/>
+    <w:rsid w:val="00B31370"/>
+    <w:rsid w:val="00B35730"/>
+    <w:rsid w:val="00B366B3"/>
+    <w:rsid w:val="00B37B51"/>
+    <w:rsid w:val="00B404DD"/>
+    <w:rsid w:val="00B40BA9"/>
+    <w:rsid w:val="00B41405"/>
+    <w:rsid w:val="00B41D2D"/>
+    <w:rsid w:val="00B43FDF"/>
+    <w:rsid w:val="00B5173A"/>
+    <w:rsid w:val="00B52808"/>
+    <w:rsid w:val="00B5481E"/>
+    <w:rsid w:val="00B57F8C"/>
+    <w:rsid w:val="00B57FA9"/>
+    <w:rsid w:val="00B652DF"/>
+    <w:rsid w:val="00B66185"/>
+    <w:rsid w:val="00B80E47"/>
+    <w:rsid w:val="00B834D5"/>
+    <w:rsid w:val="00B852EF"/>
+    <w:rsid w:val="00B91526"/>
+    <w:rsid w:val="00B9191B"/>
+    <w:rsid w:val="00B933D1"/>
+    <w:rsid w:val="00B95E23"/>
+    <w:rsid w:val="00BA4C3F"/>
+    <w:rsid w:val="00BA5B72"/>
+    <w:rsid w:val="00BA60F1"/>
+    <w:rsid w:val="00BB1BE0"/>
+    <w:rsid w:val="00BB1D5F"/>
+    <w:rsid w:val="00BB2892"/>
+    <w:rsid w:val="00BB4713"/>
+    <w:rsid w:val="00BB5DA8"/>
+    <w:rsid w:val="00BB6DCD"/>
+    <w:rsid w:val="00BC35D9"/>
+    <w:rsid w:val="00BC3FF7"/>
+    <w:rsid w:val="00BD7355"/>
+    <w:rsid w:val="00BE0F1A"/>
+    <w:rsid w:val="00BE61F4"/>
+    <w:rsid w:val="00BE6362"/>
+    <w:rsid w:val="00BF0B88"/>
+    <w:rsid w:val="00BF28FC"/>
+    <w:rsid w:val="00BF3FCD"/>
+    <w:rsid w:val="00BF7AAF"/>
+    <w:rsid w:val="00C016F3"/>
+    <w:rsid w:val="00C056F5"/>
+    <w:rsid w:val="00C07C79"/>
+    <w:rsid w:val="00C07E5F"/>
+    <w:rsid w:val="00C1008B"/>
+    <w:rsid w:val="00C11B5C"/>
+    <w:rsid w:val="00C1404A"/>
+    <w:rsid w:val="00C207E3"/>
+    <w:rsid w:val="00C268BA"/>
+    <w:rsid w:val="00C344AB"/>
+    <w:rsid w:val="00C358B3"/>
+    <w:rsid w:val="00C37EAA"/>
+    <w:rsid w:val="00C44E35"/>
+    <w:rsid w:val="00C450B4"/>
+    <w:rsid w:val="00C47F5B"/>
+    <w:rsid w:val="00C5277E"/>
+    <w:rsid w:val="00C54890"/>
+    <w:rsid w:val="00C56FC4"/>
+    <w:rsid w:val="00C57472"/>
+    <w:rsid w:val="00C626D5"/>
+    <w:rsid w:val="00C64579"/>
+    <w:rsid w:val="00C71350"/>
+    <w:rsid w:val="00C7504D"/>
+    <w:rsid w:val="00C75308"/>
+    <w:rsid w:val="00C8582E"/>
+    <w:rsid w:val="00C9074D"/>
+    <w:rsid w:val="00C91F44"/>
+    <w:rsid w:val="00C9468C"/>
+    <w:rsid w:val="00CA0A6B"/>
+    <w:rsid w:val="00CA28AB"/>
+    <w:rsid w:val="00CA3AC3"/>
+    <w:rsid w:val="00CB1D6C"/>
+    <w:rsid w:val="00CB3CF1"/>
+    <w:rsid w:val="00CB429F"/>
+    <w:rsid w:val="00CB50E6"/>
+    <w:rsid w:val="00CB6204"/>
+    <w:rsid w:val="00CC3957"/>
+    <w:rsid w:val="00CC46BF"/>
+    <w:rsid w:val="00CC50D1"/>
+    <w:rsid w:val="00CD195F"/>
+    <w:rsid w:val="00CD1E23"/>
+    <w:rsid w:val="00CD2A96"/>
+    <w:rsid w:val="00CD3E14"/>
+    <w:rsid w:val="00CD3F80"/>
+    <w:rsid w:val="00CE11E6"/>
+    <w:rsid w:val="00CE6BF2"/>
+    <w:rsid w:val="00CE6E79"/>
+    <w:rsid w:val="00CE7CC6"/>
+    <w:rsid w:val="00CF4108"/>
+    <w:rsid w:val="00CF7C6A"/>
+    <w:rsid w:val="00D016CB"/>
+    <w:rsid w:val="00D01C1B"/>
+    <w:rsid w:val="00D1396B"/>
+    <w:rsid w:val="00D15182"/>
+    <w:rsid w:val="00D158AA"/>
+    <w:rsid w:val="00D16A40"/>
+    <w:rsid w:val="00D17135"/>
+    <w:rsid w:val="00D2158C"/>
+    <w:rsid w:val="00D245A1"/>
+    <w:rsid w:val="00D25AC4"/>
     <w:rsid w:val="00D30A06"/>
-    <w:rsid w:val="00D35965"/>
-[...71 lines deleted...]
-    <w:rsid w:val="00F54BF7"/>
+    <w:rsid w:val="00D3566D"/>
+    <w:rsid w:val="00D3771B"/>
+    <w:rsid w:val="00D407BA"/>
+    <w:rsid w:val="00D41F79"/>
+    <w:rsid w:val="00D42827"/>
+    <w:rsid w:val="00D479C9"/>
+    <w:rsid w:val="00D545CB"/>
+    <w:rsid w:val="00D64D11"/>
+    <w:rsid w:val="00D66A66"/>
+    <w:rsid w:val="00D70DBF"/>
+    <w:rsid w:val="00D72D93"/>
+    <w:rsid w:val="00D73A8F"/>
+    <w:rsid w:val="00D75C56"/>
+    <w:rsid w:val="00D764DE"/>
+    <w:rsid w:val="00D81FB7"/>
+    <w:rsid w:val="00D84603"/>
+    <w:rsid w:val="00D90F14"/>
+    <w:rsid w:val="00D93425"/>
+    <w:rsid w:val="00D95655"/>
+    <w:rsid w:val="00D966A9"/>
+    <w:rsid w:val="00D975A8"/>
+    <w:rsid w:val="00D979DB"/>
+    <w:rsid w:val="00DA1D54"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:rsid w:val="00DA3FCD"/>
+    <w:rsid w:val="00DA40BE"/>
+    <w:rsid w:val="00DA422E"/>
+    <w:rsid w:val="00DA5566"/>
+    <w:rsid w:val="00DA6690"/>
+    <w:rsid w:val="00DA73E1"/>
+    <w:rsid w:val="00DB11EE"/>
+    <w:rsid w:val="00DB6F92"/>
+    <w:rsid w:val="00DC17EB"/>
+    <w:rsid w:val="00DC579B"/>
+    <w:rsid w:val="00DD1533"/>
+    <w:rsid w:val="00DD2C6C"/>
+    <w:rsid w:val="00DD77C6"/>
+    <w:rsid w:val="00DE2941"/>
+    <w:rsid w:val="00DE4131"/>
+    <w:rsid w:val="00DE54F2"/>
+    <w:rsid w:val="00DE6BA5"/>
+    <w:rsid w:val="00DE7CF1"/>
+    <w:rsid w:val="00DF38F9"/>
+    <w:rsid w:val="00DF4578"/>
+    <w:rsid w:val="00DF4F98"/>
+    <w:rsid w:val="00DF62DE"/>
+    <w:rsid w:val="00DF6D32"/>
+    <w:rsid w:val="00E0358B"/>
+    <w:rsid w:val="00E07006"/>
+    <w:rsid w:val="00E1193B"/>
+    <w:rsid w:val="00E16BCD"/>
+    <w:rsid w:val="00E26E97"/>
+    <w:rsid w:val="00E26EC3"/>
+    <w:rsid w:val="00E30DD0"/>
+    <w:rsid w:val="00E342BC"/>
+    <w:rsid w:val="00E34557"/>
+    <w:rsid w:val="00E34A36"/>
+    <w:rsid w:val="00E37F33"/>
+    <w:rsid w:val="00E43C16"/>
+    <w:rsid w:val="00E44F43"/>
+    <w:rsid w:val="00E45B39"/>
+    <w:rsid w:val="00E57AE2"/>
+    <w:rsid w:val="00E60679"/>
+    <w:rsid w:val="00E62457"/>
+    <w:rsid w:val="00E648E9"/>
+    <w:rsid w:val="00E6696D"/>
+    <w:rsid w:val="00E720ED"/>
+    <w:rsid w:val="00E74FBB"/>
+    <w:rsid w:val="00E76ABE"/>
+    <w:rsid w:val="00E800DE"/>
+    <w:rsid w:val="00E82E8A"/>
+    <w:rsid w:val="00E94254"/>
+    <w:rsid w:val="00EA20DE"/>
+    <w:rsid w:val="00EA3910"/>
+    <w:rsid w:val="00EA4B92"/>
+    <w:rsid w:val="00EB0B6F"/>
+    <w:rsid w:val="00EB1879"/>
+    <w:rsid w:val="00EB2403"/>
+    <w:rsid w:val="00EB5284"/>
+    <w:rsid w:val="00EB55B3"/>
+    <w:rsid w:val="00EB5C4E"/>
+    <w:rsid w:val="00EB5CBE"/>
+    <w:rsid w:val="00EC4317"/>
+    <w:rsid w:val="00EC7118"/>
+    <w:rsid w:val="00ED38C4"/>
+    <w:rsid w:val="00ED6151"/>
+    <w:rsid w:val="00ED6A75"/>
+    <w:rsid w:val="00EE1DE8"/>
+    <w:rsid w:val="00EE3043"/>
+    <w:rsid w:val="00EE3B01"/>
+    <w:rsid w:val="00EF0F5D"/>
+    <w:rsid w:val="00EF18B3"/>
+    <w:rsid w:val="00EF5A07"/>
+    <w:rsid w:val="00EF77F1"/>
+    <w:rsid w:val="00F0026A"/>
+    <w:rsid w:val="00F00970"/>
+    <w:rsid w:val="00F0129E"/>
+    <w:rsid w:val="00F048DD"/>
+    <w:rsid w:val="00F1466F"/>
+    <w:rsid w:val="00F14BEC"/>
+    <w:rsid w:val="00F27B90"/>
+    <w:rsid w:val="00F30001"/>
+    <w:rsid w:val="00F34C78"/>
+    <w:rsid w:val="00F4318B"/>
+    <w:rsid w:val="00F464ED"/>
+    <w:rsid w:val="00F5635D"/>
+    <w:rsid w:val="00F614D6"/>
+    <w:rsid w:val="00F62E0A"/>
     <w:rsid w:val="00F63BFA"/>
-    <w:rsid w:val="00F63C28"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00FF2BB4"/>
+    <w:rsid w:val="00F71192"/>
+    <w:rsid w:val="00F76AFC"/>
+    <w:rsid w:val="00F76B97"/>
+    <w:rsid w:val="00F8787C"/>
+    <w:rsid w:val="00F90CD5"/>
+    <w:rsid w:val="00F90F98"/>
+    <w:rsid w:val="00F96F66"/>
+    <w:rsid w:val="00FA1E1B"/>
+    <w:rsid w:val="00FA5732"/>
+    <w:rsid w:val="00FA5AC5"/>
+    <w:rsid w:val="00FB070D"/>
+    <w:rsid w:val="00FB0DC3"/>
+    <w:rsid w:val="00FB350A"/>
+    <w:rsid w:val="00FC13F2"/>
+    <w:rsid w:val="00FC50DB"/>
+    <w:rsid w:val="00FC6B4D"/>
+    <w:rsid w:val="00FD15A5"/>
+    <w:rsid w:val="00FD4730"/>
+    <w:rsid w:val="00FD483D"/>
+    <w:rsid w:val="00FD5F42"/>
+    <w:rsid w:val="00FE149C"/>
+    <w:rsid w:val="00FE7414"/>
+    <w:rsid w:val="00FF2F09"/>
+    <w:rsid w:val="00FF43D3"/>
+    <w:rsid w:val="00FF6974"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="002D5201"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="3C9CA011"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19360,78 +18286,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -19466,55 +18392,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -19586,3882 +18512,1162 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A64641"/>
+    <w:rsid w:val="00B40BA9"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Mangal"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D15182"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="9B2D1F" w:themeColor="accent2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="single"/>
       <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B3CB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="732117" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA2493"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="D34817" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...2 lines deleted...]
-    <w:rsid w:val="00C745DC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedParagraphs">
+    <w:name w:val="Numbered Paragraphs"/>
+    <w:basedOn w:val="NoSpacing"/>
+    <w:link w:val="NumberedParagraphsChar"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="1077" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberedParagraphsChar">
+    <w:name w:val="Numbered Paragraphs Char"/>
+    <w:basedOn w:val="NoSpacingChar"/>
+    <w:link w:val="NumberedParagraphs"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA2493"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbered">
+    <w:name w:val="Numbered"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:link w:val="NumberedChar"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberedChar">
+    <w:name w:val="Numbered Char"/>
+    <w:basedOn w:val="ListParagraphChar"/>
+    <w:link w:val="Numbered"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Mangal"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00745629"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="714" w:hanging="357"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D15182"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="9B2D1F" w:themeColor="accent2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-US" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001B3CB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="732117" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="D34817" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="D34817" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="D34817" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00745629"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Mangal"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:pPr>
+      <w:ind w:left="1435"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DA2493"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-CA"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA2493"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B9191B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00B9191B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B9191B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B9191B"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B9191B"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B9191B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B9191B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Mangal"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00414FA8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM7">
+    <w:name w:val="CM7"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00414FA8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
+    <w:name w:val="CM3"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00414FA8"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
+    <w:name w:val="CM4"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00414FA8"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008431FE"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008431FE"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008431FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Mangal"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008431FE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008431FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Mangal"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="004A69A6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C745DC"/>
-[...79 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C745DC"/>
-[...28 lines deleted...]
-    <w:rsid w:val="002B796B"/>
+    <w:rsid w:val="000C3E5F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000C3E5F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Mangal"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B05299"/>
+    <w:rsid w:val="000C3E5F"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...83 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E11395"/>
+    <w:rsid w:val="009C2A35"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Mangal"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B133D6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B133D6"/>
+    <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00006019"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E56EF"/>
+    <w:rsid w:val="00BA4C3F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA4C3F"/>
+    <w:rPr>
+      <w:color w:val="96A9A9" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1740320832">
+    <w:div w:id="470253487">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="659846516">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="984815602">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1075199787">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2108235711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oipc.ab.ca/guidance-expedited-inquiry-request-for-review-time-extension-decision-atia-s16/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oipc.ab.ca/wp-content/uploads/2025/06/Form_ATIA-Request_for_Review_202506.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oipc.ab.ca/general/change/form/inq-in-camera/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:expeditedinquiry@oipc.ab.ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oipc.ab.ca/atia-popa-resources/%23expedited-inquiries" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oipc.ab.ca/wp-content/uploads/2025/06/Form_ATIA-Request_for_Review_202506.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oipc.ab.ca/atia-popa-resources/%23expedited-inquiries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oipc.ab.ca/legislation/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3159 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Equity">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="696464"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E9E5DC"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="D34817"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="9B2D1F"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="A28E6A"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="956251"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="918485"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="855D5D"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="CC9900"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96A9A9"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{132947AD-8A84-4E78-889F-39FBE52D94D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D3BD7C3-82F8-4E80-8907-3558901D52BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>13085</Characters>
+  <Pages>12</Pages>
+  <Words>4375</Words>
+  <Characters>21703</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>1085</Lines>
+  <Paragraphs>501</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15350</CharactersWithSpaces>
+  <CharactersWithSpaces>25577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SetDate">
-    <vt:lpwstr>2024-10-24T21:19:43Z</vt:lpwstr>
+    <vt:lpwstr>2024-10-25T16:15:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SiteId">
     <vt:lpwstr>697c94c7-4045-438f-ba38-311454171aae</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ActionId">
-    <vt:lpwstr>7234ad7f-848a-42fd-a92b-7329fb59f351</vt:lpwstr>
+    <vt:lpwstr>f6f5911c-4f6f-4f4d-94e3-e299cf8b1469</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
 </Properties>
 </file>