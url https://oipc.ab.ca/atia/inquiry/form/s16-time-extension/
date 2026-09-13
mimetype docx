--- v0 (2026-08-04)
+++ v1 (2026-09-13)
@@ -1429,51 +1429,60 @@
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="0060070F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="7B31DC56" w14:textId="6EFB3456" w:rsidR="00D30A00" w:rsidRDefault="00D30A00" w:rsidP="00FA6428">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1920128F" w14:textId="77777777" w:rsidR="00D30A00" w:rsidRDefault="00D30A00" w:rsidP="00EB1009">
+          <w:p w14:paraId="07999A5B" w14:textId="77777777" w:rsidR="00D30A00" w:rsidRDefault="00D30A00" w:rsidP="00EB1009">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1920128F" w14:textId="77777777" w:rsidR="00674D08" w:rsidRDefault="00674D08" w:rsidP="00EB1009">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="81232C"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1481,50 +1490,51 @@
       <w:tblGrid>
         <w:gridCol w:w="10484"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C745DC" w:rsidRPr="007A2627" w14:paraId="121EDB1C" w14:textId="77777777" w:rsidTr="00C03154">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10551" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="81232C"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D3D4221" w14:textId="3F287DF9" w:rsidR="00C745DC" w:rsidRPr="003E1517" w:rsidRDefault="00443BC8" w:rsidP="00EB1009">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Part</w:t>
             </w:r>
             <w:r w:rsidR="00C745DC" w:rsidRPr="003E1517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> B: Summary and Background</w:t>
             </w:r>
             <w:r w:rsidR="009C120E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>/Timeline</w:t>
             </w:r>
             <w:r w:rsidR="00C745DC" w:rsidRPr="003E1517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Information About the Access Request</w:t>
@@ -2019,51 +2029,51 @@
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1593" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E01DF4D" w14:textId="77777777" w:rsidR="003016E9" w:rsidRPr="007A2627" w:rsidRDefault="00B83218" w:rsidP="00652D5E">
+          <w:p w14:paraId="3E01DF4D" w14:textId="77777777" w:rsidR="003016E9" w:rsidRPr="007A2627" w:rsidRDefault="00051D61" w:rsidP="00652D5E">
             <w:pPr>
               <w:ind w:right="572"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1955391820"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003016E9" w:rsidRPr="007A2627">
@@ -2750,51 +2760,71 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="137E4E9E" w14:textId="19CDE789" w:rsidR="008C3039" w:rsidRPr="007B4B5C" w:rsidRDefault="008C3039" w:rsidP="00DE5E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Name and Position of section 16 decision-maker (if not the head, then delegation information is required, see Part F):</w:t>
+              <w:t xml:space="preserve">Name and Position of section 16 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>decision-maker</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if not the head, then delegation information is required, see Part F):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-53084108"/>
             <w:placeholder>
               <w:docPart w:val="8A8FD80EB79A4C5395F4918F1DCDF322"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7405" w:type="dxa"/>
@@ -3420,51 +3450,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the applicant’s access request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DCA17E" w14:textId="77777777" w:rsidR="00DA3061" w:rsidRDefault="00DA3061" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2100BF7F" w14:textId="77777777" w:rsidR="00DA3061" w:rsidRPr="007A2627" w:rsidRDefault="00DA3061" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C5E6FEE" w14:textId="2749D2A5" w:rsidR="00C745DC" w:rsidRDefault="00B83218" w:rsidP="00513A05">
+    <w:p w14:paraId="2C5E6FEE" w14:textId="2749D2A5" w:rsidR="00C745DC" w:rsidRDefault="00051D61" w:rsidP="00513A05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1136878098"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -3881,100 +3911,100 @@
           <w:p w14:paraId="2F45823D" w14:textId="77777777" w:rsidR="00E427F4" w:rsidRDefault="00E427F4" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18A21C6E" w14:textId="77777777" w:rsidR="00E427F4" w:rsidRPr="0060070F" w:rsidRDefault="00E427F4" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E295944" w14:textId="4BE65204" w:rsidR="00E427F4" w:rsidRPr="007A2627" w:rsidRDefault="00B83218" w:rsidP="00726AEE">
+          <w:p w14:paraId="1E295944" w14:textId="4BE65204" w:rsidR="00E427F4" w:rsidRPr="007A2627" w:rsidRDefault="00051D61" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1059859854"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004F6FDA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E427F4" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="33524D1C" w14:textId="77777777" w:rsidR="00E427F4" w:rsidRDefault="00B83218" w:rsidP="00726AEE">
+          <w:p w14:paraId="33524D1C" w14:textId="77777777" w:rsidR="00E427F4" w:rsidRDefault="00051D61" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-717666601"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E427F4" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -4048,51 +4078,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="220123C5" w14:textId="4BAC738A" w:rsidR="00D077C9" w:rsidRPr="007A2627" w:rsidRDefault="00D077C9" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09804F2A" w14:textId="1D2081A1" w:rsidR="00C745DC" w:rsidRDefault="00B83218" w:rsidP="00C745DC">
+    <w:p w14:paraId="09804F2A" w14:textId="1D2081A1" w:rsidR="00C745DC" w:rsidRDefault="00051D61" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="26620355"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -4221,65 +4251,81 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The OIPC </w:t>
       </w:r>
       <w:r w:rsidR="00F3271F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>has previously considered</w:t>
       </w:r>
       <w:r w:rsidR="00544967">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> over</w:t>
       </w:r>
       <w:r w:rsidRPr="00212307">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 500 pages as the threshold for what may constitute a large </w:t>
+        <w:t xml:space="preserve"> 500 pages as the threshold for what may constitute </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00212307">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a large </w:t>
       </w:r>
       <w:r w:rsidR="000707A0" w:rsidRPr="00212307">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
       <w:r w:rsidR="00B03577" w:rsidRPr="00212307">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of records</w:t>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B03577" w:rsidRPr="00212307">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> records</w:t>
       </w:r>
       <w:r w:rsidR="006C3BDD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and general ranges for </w:t>
       </w:r>
       <w:r w:rsidR="00791161">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>additional reasonable periods under section 16(2) are</w:t>
       </w:r>
       <w:r w:rsidR="006C3BDD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> outlined in the ATIA Section 16 Guidance</w:t>
       </w:r>
       <w:r w:rsidR="000124F2">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5334,50 +5380,51 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50600D53" w14:textId="0D812F05" w:rsidR="00D90F6D" w:rsidRPr="00323ED9" w:rsidRDefault="00D90F6D" w:rsidP="00A8450B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="356"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00323ED9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidR="00544967">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>under</w:t>
             </w:r>
             <w:r w:rsidRPr="00323ED9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500 pages, provide </w:t>
             </w:r>
             <w:r w:rsidR="007A2BA7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5472,51 +5519,51 @@
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38C4C744" w14:textId="77777777" w:rsidR="00D90F6D" w:rsidRDefault="00D90F6D" w:rsidP="00EB1009">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70F66EBF" w14:textId="77777777" w:rsidR="00A51E1D" w:rsidRPr="007A2627" w:rsidRDefault="00A51E1D" w:rsidP="00EB1009">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39038122" w14:textId="256A3335" w:rsidR="00A429D0" w:rsidRDefault="00B83218" w:rsidP="00C745DC">
+    <w:p w14:paraId="39038122" w14:textId="256A3335" w:rsidR="00A429D0" w:rsidRDefault="00051D61" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1151947836"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -6662,51 +6709,51 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="323EAF07" w14:textId="77777777" w:rsidR="006E68B1" w:rsidRPr="007A2627" w:rsidRDefault="006E68B1" w:rsidP="006E68B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CD5D6F" w14:textId="51C860AA" w:rsidR="006E68B1" w:rsidRPr="00113C2D" w:rsidRDefault="00B83218" w:rsidP="006E68B1">
+    <w:p w14:paraId="29CD5D6F" w14:textId="51C860AA" w:rsidR="006E68B1" w:rsidRPr="00113C2D" w:rsidRDefault="00051D61" w:rsidP="006E68B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1176100896"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006E68B1">
             <w:rPr>
@@ -6914,51 +6961,71 @@
             <w:r w:rsidR="00827766" w:rsidRPr="00780577">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> go to appendix A at end</w:t>
             </w:r>
             <w:r w:rsidR="00757C11" w:rsidRPr="00780577">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this form</w:t>
             </w:r>
             <w:r w:rsidR="00BF15E5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. If the decision-maker for the additional extension is different than above</w:t>
+              <w:t xml:space="preserve">. If the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BF15E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>decision-maker</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00BF15E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the additional extension is different than above</w:t>
             </w:r>
             <w:r w:rsidR="00644CC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00BF15E5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and not the head, please provide </w:t>
             </w:r>
             <w:r w:rsidR="00644CC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7073,51 +7140,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37AD3AF0" w14:textId="77777777" w:rsidR="00BC0949" w:rsidRPr="007A2627" w:rsidRDefault="00FD342B" w:rsidP="00C745DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBAE0EF" w14:textId="0812516E" w:rsidR="00C745DC" w:rsidRDefault="00B83218" w:rsidP="00C745DC">
+    <w:p w14:paraId="0BBAE0EF" w14:textId="0812516E" w:rsidR="00C745DC" w:rsidRDefault="00051D61" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-649136128"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -7206,51 +7273,69 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA2B61">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The OIPC </w:t>
       </w:r>
       <w:r w:rsidR="00B06823">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>has previously considered</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2B61">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a number of factors, as set out in the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA2B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA2B61">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> factors, as set out in the </w:t>
       </w:r>
       <w:r w:rsidR="006C3BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ATIA </w:t>
       </w:r>
       <w:r w:rsidR="0088328B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2B61">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ction 1</w:t>
       </w:r>
@@ -7797,99 +7882,99 @@
           <w:p w14:paraId="2A810A0C" w14:textId="4D068837" w:rsidR="007F00B2" w:rsidRPr="0060070F" w:rsidRDefault="007F00B2" w:rsidP="00726AEE">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The public body has provided copies of the correspondence supporting its decision under section 16(3)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="336B42BB" w14:textId="77777777" w:rsidR="007F00B2" w:rsidRPr="007A2627" w:rsidRDefault="00B83218" w:rsidP="00726AEE">
+          <w:p w14:paraId="336B42BB" w14:textId="77777777" w:rsidR="007F00B2" w:rsidRPr="007A2627" w:rsidRDefault="00051D61" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="976571436"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007F00B2" w:rsidRPr="007A2627">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F00B2" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34EBC7A4" w14:textId="77777777" w:rsidR="007F00B2" w:rsidRDefault="00B83218" w:rsidP="00726AEE">
+          <w:p w14:paraId="34EBC7A4" w14:textId="77777777" w:rsidR="007F00B2" w:rsidRDefault="00051D61" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2037567851"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007F00B2" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -7930,51 +8015,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58FA1175" w14:textId="0C60A140" w:rsidR="00827766" w:rsidRDefault="00827766" w:rsidP="004666B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7498A480" w14:textId="77777777" w:rsidR="007779DA" w:rsidRDefault="007779DA" w:rsidP="00A64641">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD12A09" w14:textId="4ECA5C26" w:rsidR="004E1C5C" w:rsidRDefault="00B83218" w:rsidP="004E1C5C">
+    <w:p w14:paraId="0CD12A09" w14:textId="5E8E6E10" w:rsidR="004E1C5C" w:rsidRDefault="00051D61" w:rsidP="004E1C5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1087532425"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -8028,220 +8113,238 @@
       <w:r w:rsidR="004E1C5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="004E1C5C" w:rsidRPr="006166A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="008C3368">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
-        <w:t>Records subject to section 34(1) or (4)</w:t>
+        <w:t>Records subject to section 3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B08AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008C3368">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t>(1) or (4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319C48ED" w14:textId="77777777" w:rsidR="008C3368" w:rsidRDefault="008C3368" w:rsidP="004E1C5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="12694" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="216"/>
         <w:gridCol w:w="3011"/>
         <w:gridCol w:w="4219"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2096"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C3368" w:rsidRPr="007A2627" w14:paraId="785846A4" w14:textId="77777777" w:rsidTr="008C3368">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="216" w:type="dxa"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAC34C5" w14:textId="782A4293" w:rsidR="008C3368" w:rsidRDefault="00827766" w:rsidP="00114BD9">
+          <w:p w14:paraId="6C715310" w14:textId="2837B05C" w:rsidR="008C3368" w:rsidRDefault="00827766" w:rsidP="00114BD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is the Public Body considering notifying a third party(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="008C3368">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C715310" w14:textId="77777777" w:rsidR="008C3368" w:rsidRDefault="008C3368" w:rsidP="00114BD9">
+          <w:p w14:paraId="3A71A04E" w14:textId="77777777" w:rsidR="001B08AA" w:rsidRDefault="001B08AA" w:rsidP="008C3368">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79279047" w14:textId="77777777" w:rsidR="008C3368" w:rsidRPr="0060070F" w:rsidRDefault="008C3368" w:rsidP="008C3368">
+          <w:p w14:paraId="79279047" w14:textId="77777777" w:rsidR="001B08AA" w:rsidRPr="0060070F" w:rsidRDefault="001B08AA" w:rsidP="008C3368">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD6F1E5" w14:textId="77777777" w:rsidR="008C3368" w:rsidRPr="007A2627" w:rsidRDefault="00B83218" w:rsidP="00114BD9">
+          <w:p w14:paraId="7DD6F1E5" w14:textId="77777777" w:rsidR="008C3368" w:rsidRPr="007A2627" w:rsidRDefault="00051D61" w:rsidP="00114BD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="740068406"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C3368" w:rsidRPr="007A2627">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C3368" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0AD301" w14:textId="77777777" w:rsidR="008C3368" w:rsidRDefault="00B83218" w:rsidP="00114BD9">
+          <w:p w14:paraId="3A0AD301" w14:textId="77777777" w:rsidR="008C3368" w:rsidRDefault="00051D61" w:rsidP="00114BD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1120647536"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008C3368" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -8288,115 +8391,88 @@
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2096" w:type="dxa"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64EE2B26" w14:textId="0D011867" w:rsidR="008C3368" w:rsidRPr="00BE5F16" w:rsidRDefault="008C3368" w:rsidP="008C3368">
+          <w:p w14:paraId="64EE2B26" w14:textId="5A3A60E1" w:rsidR="008C3368" w:rsidRPr="00BE5F16" w:rsidRDefault="001B08AA" w:rsidP="008C3368">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volume of records that relate to </w:t>
+              <w:t xml:space="preserve">Total volume of records </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>the s</w:t>
+              <w:t>involved</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...26 lines deleted...]
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> in the access request:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-721055603"/>
             <w:placeholder>
               <w:docPart w:val="A43FEEF8A9E149A9BA9681418B903BDF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7371" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8434,50 +8510,206 @@
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F4650FE" w14:textId="77777777" w:rsidR="004E1C5C" w:rsidRDefault="004E1C5C" w:rsidP="004E1C5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10382" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3011"/>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
+      <w:tr w:rsidR="001B08AA" w:rsidRPr="007A2627" w14:paraId="3719ACB3" w14:textId="77777777" w:rsidTr="00212F1B">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="140C33F9" w14:textId="63A24D8B" w:rsidR="001B08AA" w:rsidRPr="00BE5F16" w:rsidRDefault="001B08AA" w:rsidP="00212F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume of records that relate to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the s</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0FF0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ection</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FF0FF0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>35 notice(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0060070F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1161350242"/>
+            <w:placeholder>
+              <w:docPart w:val="A5E7421971844FD188705E57C566572C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7371" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="333298B8" w14:textId="77777777" w:rsidR="001B08AA" w:rsidRPr="007A2627" w:rsidRDefault="001B08AA" w:rsidP="00212F1B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007A2627">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47AB987D" w14:textId="77777777" w:rsidR="001B08AA" w:rsidRDefault="001B08AA" w:rsidP="004E1C5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02ED7E6F" w14:textId="77777777" w:rsidR="001B08AA" w:rsidRDefault="001B08AA" w:rsidP="004E1C5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10382" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3011"/>
+        <w:gridCol w:w="7371"/>
+      </w:tblGrid>
       <w:tr w:rsidR="004E1C5C" w:rsidRPr="007A2627" w14:paraId="0E70636B" w14:textId="77777777" w:rsidTr="00114BD9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="579E032D" w14:textId="721599BB" w:rsidR="004E1C5C" w:rsidRPr="00BE5F16" w:rsidRDefault="005475CF" w:rsidP="00114BD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8616,85 +8848,103 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10382" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3011"/>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E1C5C" w:rsidRPr="007A2627" w14:paraId="4F57D7C4" w14:textId="77777777" w:rsidTr="00114BD9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6414F705" w14:textId="7F7FEFB8" w:rsidR="004E1C5C" w:rsidRPr="00D47B03" w:rsidRDefault="008C3368" w:rsidP="00114BD9">
+          <w:p w14:paraId="6414F705" w14:textId="7026E19A" w:rsidR="004E1C5C" w:rsidRPr="00D47B03" w:rsidRDefault="008C3368" w:rsidP="00114BD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Explain why </w:t>
             </w:r>
             <w:r w:rsidR="005475CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>extension was necessary with respect to the records subject to the requirements of s.35</w:t>
+              <w:t>extension was necessary with respect to the records subject to the requirements of s</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0FF0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ection </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
             </w:r>
             <w:r w:rsidR="004E1C5C" w:rsidRPr="0060070F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1521465645"/>
             <w:placeholder>
               <w:docPart w:val="97F4D81A048642029B5CA98DC83604D8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
@@ -8729,51 +8979,51 @@
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FC23131" w14:textId="77777777" w:rsidR="004E1C5C" w:rsidRDefault="004E1C5C" w:rsidP="00A64641">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F1DDFE3" w14:textId="77777777" w:rsidR="00C45018" w:rsidRDefault="00C45018" w:rsidP="00A64641">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37995E59" w14:textId="3E40242E" w:rsidR="007A3541" w:rsidRDefault="00B83218" w:rsidP="007A3541">
+    <w:p w14:paraId="37995E59" w14:textId="3E40242E" w:rsidR="007A3541" w:rsidRDefault="00051D61" w:rsidP="007A3541">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1798601085"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -8920,101 +9170,101 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes</w:t>
             </w:r>
             <w:r w:rsidR="004D6A5F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="345E1A93" w14:textId="77777777" w:rsidR="007A3541" w:rsidRPr="007A2627" w:rsidRDefault="00B83218" w:rsidP="00A443F3">
+          <w:p w14:paraId="345E1A93" w14:textId="77777777" w:rsidR="007A3541" w:rsidRPr="007A2627" w:rsidRDefault="00051D61" w:rsidP="00A443F3">
             <w:pPr>
               <w:ind w:left="-80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1359728540"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A3541" w:rsidRPr="007A2627">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007A3541" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="192E4F59" w14:textId="77777777" w:rsidR="007A3541" w:rsidRDefault="00B83218" w:rsidP="00726AEE">
+          <w:p w14:paraId="192E4F59" w14:textId="77777777" w:rsidR="007A3541" w:rsidRDefault="00051D61" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1432433728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007A3541" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -9110,51 +9360,51 @@
               <w:t>Was applicant told the reason for the extension?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FE2CC8F" w14:textId="77777777" w:rsidR="004250BA" w:rsidRPr="0060070F" w:rsidRDefault="004250BA" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ACE4D3D" w14:textId="77777777" w:rsidR="004250BA" w:rsidRPr="007A2627" w:rsidRDefault="00B83218" w:rsidP="00A8450B">
+          <w:p w14:paraId="2ACE4D3D" w14:textId="77777777" w:rsidR="004250BA" w:rsidRPr="007A2627" w:rsidRDefault="00051D61" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="261046058"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004250BA" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -9165,51 +9415,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004250BA" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4775D4FB" w14:textId="77777777" w:rsidR="004250BA" w:rsidRDefault="00B83218" w:rsidP="00A8450B">
+          <w:p w14:paraId="4775D4FB" w14:textId="77777777" w:rsidR="004250BA" w:rsidRDefault="00051D61" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1994603250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004250BA" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -9272,87 +9522,86 @@
             <w:tcW w:w="7355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="573709A2" w14:textId="641CE482" w:rsidR="004250BA" w:rsidRDefault="004250BA" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">    Was applicant told when a response can be expected?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75798130" w14:textId="77777777" w:rsidR="004250BA" w:rsidRDefault="004250BA" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="515DF982" w14:textId="77777777" w:rsidR="004250BA" w:rsidRPr="0060070F" w:rsidRDefault="004250BA" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D39DFCC" w14:textId="77777777" w:rsidR="004250BA" w:rsidRPr="007A2627" w:rsidRDefault="00B83218" w:rsidP="00A8450B">
+          <w:p w14:paraId="1D39DFCC" w14:textId="77777777" w:rsidR="004250BA" w:rsidRPr="007A2627" w:rsidRDefault="00051D61" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1495329854"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004250BA" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -9363,51 +9612,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004250BA" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="504B5A58" w14:textId="77777777" w:rsidR="004250BA" w:rsidRDefault="00B83218" w:rsidP="00A8450B">
+          <w:p w14:paraId="504B5A58" w14:textId="77777777" w:rsidR="004250BA" w:rsidRDefault="00051D61" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1317300241"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004250BA" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -9511,100 +9760,100 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C89AE83" w14:textId="247B98BE" w:rsidR="001C06A2" w:rsidRPr="0060070F" w:rsidRDefault="001C06A2" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="28F8B39B" w14:textId="77777777" w:rsidR="001C06A2" w:rsidRPr="007A2627" w:rsidRDefault="00B83218" w:rsidP="00A8450B">
+          <w:p w14:paraId="28F8B39B" w14:textId="77777777" w:rsidR="001C06A2" w:rsidRPr="007A2627" w:rsidRDefault="00051D61" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1061252617"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C06A2" w:rsidRPr="007A2627">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C06A2" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="680EF6E1" w14:textId="77777777" w:rsidR="001C06A2" w:rsidRDefault="00B83218" w:rsidP="00A8450B">
+          <w:p w14:paraId="680EF6E1" w14:textId="77777777" w:rsidR="001C06A2" w:rsidRDefault="00051D61" w:rsidP="00A8450B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="415764490"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C06A2" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -9767,51 +10016,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D3471EF" w14:textId="22681960" w:rsidR="008C3368" w:rsidRDefault="008C3368" w:rsidP="008C3368">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30039007" w14:textId="77777777" w:rsidR="008C3368" w:rsidRDefault="008C3368" w:rsidP="008C3368">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13B92AD9" w14:textId="2CCD37C4" w:rsidR="008C3368" w:rsidRDefault="00B83218" w:rsidP="008C3368">
+    <w:p w14:paraId="13B92AD9" w14:textId="2CCD37C4" w:rsidR="008C3368" w:rsidRDefault="00051D61" w:rsidP="008C3368">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1812015164"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -10114,51 +10363,51 @@
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13316E93" w14:textId="77777777" w:rsidR="008C3368" w:rsidRDefault="008C3368" w:rsidP="008C3368">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A6BAA48" w14:textId="77777777" w:rsidR="008C3368" w:rsidRDefault="008C3368" w:rsidP="008C3368">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F7084CB" w14:textId="5F22B905" w:rsidR="008C3368" w:rsidRDefault="00B83218" w:rsidP="008C3368">
+    <w:p w14:paraId="3F7084CB" w14:textId="5F22B905" w:rsidR="008C3368" w:rsidRDefault="00051D61" w:rsidP="008C3368">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="107247400"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -10971,99 +11220,99 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The public body has provided copies of the notices as explained above under s.16(10) (a) and (b)</w:t>
             </w:r>
             <w:r w:rsidR="007F00B2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="631EB34E" w14:textId="77777777" w:rsidR="00FF1633" w:rsidRPr="007A2627" w:rsidRDefault="00B83218" w:rsidP="00726AEE">
+          <w:p w14:paraId="631EB34E" w14:textId="77777777" w:rsidR="00FF1633" w:rsidRPr="007A2627" w:rsidRDefault="00051D61" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-103429305"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF1633" w:rsidRPr="007A2627">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF1633" w:rsidRPr="007A2627">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD1906D" w14:textId="77777777" w:rsidR="00FF1633" w:rsidRDefault="00B83218" w:rsidP="00726AEE">
+          <w:p w14:paraId="2BD1906D" w14:textId="77777777" w:rsidR="00FF1633" w:rsidRDefault="00051D61" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-985166217"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF1633" w:rsidRPr="007A2627">
                   <w:rPr>
@@ -11189,51 +11438,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E774EEA" w14:textId="7C63B603" w:rsidR="00A64641" w:rsidRDefault="00A64641" w:rsidP="00BC628C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007779DA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A public body must make a serious effort to assess the amount of time it requires to</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2ADE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007779DA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>complete</w:t>
       </w:r>
       <w:r w:rsidRPr="007779DA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -11628,105 +11876,95 @@
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="81232C"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10484"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C745DC" w:rsidRPr="007A2627" w14:paraId="49DCA43B" w14:textId="77777777" w:rsidTr="00C03154">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="81232C"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2966050E" w14:textId="35708BA9" w:rsidR="00C745DC" w:rsidRPr="003E1517" w:rsidRDefault="009507C8" w:rsidP="000578E6">
+          <w:p w14:paraId="2966050E" w14:textId="2AC34431" w:rsidR="00C745DC" w:rsidRPr="003E1517" w:rsidRDefault="009507C8" w:rsidP="000578E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Part</w:t>
             </w:r>
             <w:r w:rsidR="00C745DC" w:rsidRPr="003E1517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0099325C" w:rsidRPr="003E1517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000578E6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00C745DC" w:rsidRPr="003E1517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Work</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Completed and Outstanding Tasks</w:t>
+              <w:t xml:space="preserve"> Work Completed and Outstanding Tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3095437A" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="595959"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10382" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
@@ -12256,71 +12494,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00E538CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...19 lines deleted...]
-        <w:t>, w</w:t>
+        <w:t>If No, w</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE1C5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ill there be a phased release of records</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE1C5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12588,51 +12806,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> form)</w:t>
       </w:r>
       <w:r w:rsidR="005D38C3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C92E269" w14:textId="77777777" w:rsidR="00BA53CD" w:rsidRPr="00AA2ADE" w:rsidRDefault="00BA53CD" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="595959"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C2BCA26" w14:textId="2B457358" w:rsidR="00BA53CD" w:rsidRPr="00BE0D7E" w:rsidRDefault="00B83218" w:rsidP="00BA53CD">
+    <w:p w14:paraId="7C2BCA26" w14:textId="2B457358" w:rsidR="00BA53CD" w:rsidRPr="00BE0D7E" w:rsidRDefault="00051D61" w:rsidP="00BA53CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1963264311"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -12681,51 +12899,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ATIA</w:t>
       </w:r>
       <w:r w:rsidR="00BA53CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> section 16 provided to the applicant)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7FB138" w14:textId="77777777" w:rsidR="00BA53CD" w:rsidRDefault="00BA53CD" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3564FC4C" w14:textId="31E382BC" w:rsidR="00C745DC" w:rsidRPr="00BE0D7E" w:rsidRDefault="00B83218" w:rsidP="00C745DC">
+    <w:p w14:paraId="3564FC4C" w14:textId="31E382BC" w:rsidR="00C745DC" w:rsidRPr="00BE0D7E" w:rsidRDefault="00051D61" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1266036880"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -12783,51 +13001,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>acknowledgement letter</w:t>
       </w:r>
       <w:r w:rsidR="00C745DC" w:rsidRPr="00BE0D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing the date received</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2FB298" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E359E6" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="00BE0D7E" w:rsidRDefault="00B83218" w:rsidP="00C745DC">
+    <w:p w14:paraId="06E359E6" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="00BE0D7E" w:rsidRDefault="00051D61" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1408344011"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -12858,51 +13076,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Copy of the public body’s fee estimate notice to the applicant</w:t>
       </w:r>
       <w:r w:rsidR="005D38C3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> if applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EADCEF" w14:textId="77777777" w:rsidR="00C745DC" w:rsidRPr="007A2627" w:rsidRDefault="00C745DC" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="282A8236" w14:textId="22EC4D85" w:rsidR="00C745DC" w:rsidRPr="00BE0D7E" w:rsidRDefault="00B83218" w:rsidP="00C745DC">
+    <w:p w14:paraId="282A8236" w14:textId="22EC4D85" w:rsidR="00C745DC" w:rsidRPr="00BE0D7E" w:rsidRDefault="00051D61" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="405348294"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -13090,51 +13308,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">f multiple concurrent requests </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE0D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>if applicable (e.g. acknowledgement letters, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364D1D20" w14:textId="77777777" w:rsidR="00BA53CD" w:rsidRDefault="00BA53CD" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FBDC9B7" w14:textId="4E113453" w:rsidR="00BA53CD" w:rsidRDefault="00B83218" w:rsidP="00BA53CD">
+    <w:p w14:paraId="1FBDC9B7" w14:textId="4E113453" w:rsidR="00BA53CD" w:rsidRDefault="00051D61" w:rsidP="00BA53CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1899657867"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -13165,51 +13383,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy of </w:t>
       </w:r>
       <w:r w:rsidR="00BA53CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">any notices sent when time for responding is automatically extended, if applicable </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54318B7A" w14:textId="77777777" w:rsidR="002801E7" w:rsidRDefault="002801E7" w:rsidP="00BA53CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C692017" w14:textId="77777777" w:rsidR="002801E7" w:rsidRPr="00417C69" w:rsidRDefault="00B83218" w:rsidP="002801E7">
+    <w:p w14:paraId="3C692017" w14:textId="77777777" w:rsidR="002801E7" w:rsidRPr="00417C69" w:rsidRDefault="00051D61" w:rsidP="002801E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="2058966249"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -13240,51 +13458,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="002801E7" w:rsidRPr="00417C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> decision was not made by the head of the public body (required, if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00684D46" w14:textId="77777777" w:rsidR="002801E7" w:rsidRPr="00BE0D7E" w:rsidRDefault="002801E7" w:rsidP="00BA53CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="723F6E32" w14:textId="0BC0A4C2" w:rsidR="00C745DC" w:rsidRPr="00BE0D7E" w:rsidRDefault="00B83218" w:rsidP="00C745DC">
+    <w:p w14:paraId="723F6E32" w14:textId="0BC0A4C2" w:rsidR="00C745DC" w:rsidRPr="00BE0D7E" w:rsidRDefault="00051D61" w:rsidP="00C745DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2139719025"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -13628,75 +13846,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1517">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t>F: Relevant Attachments</w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Attachments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9694F1" w14:textId="77777777" w:rsidR="00757C11" w:rsidRPr="007A2627" w:rsidRDefault="00757C11" w:rsidP="00757C11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -14027,51 +14220,51 @@
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t>Applicable sections of the Act (Select only those applied by the Public Body in the decision under review)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475678C0" w14:textId="2AAAE4C1" w:rsidR="00757C11" w:rsidRDefault="00757C11" w:rsidP="00757C11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F830AD" w14:textId="2E978032" w:rsidR="007B333A" w:rsidRDefault="00B83218" w:rsidP="007B333A">
+    <w:p w14:paraId="36F830AD" w14:textId="2E978032" w:rsidR="007B333A" w:rsidRDefault="00051D61" w:rsidP="007B333A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="332265442"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -14589,51 +14782,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0955064A" w14:textId="77777777" w:rsidR="007B333A" w:rsidRPr="0060070F" w:rsidRDefault="007B333A" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FAA21EE" w14:textId="77777777" w:rsidR="00AF510F" w:rsidRDefault="00AF510F" w:rsidP="00AF510F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE46355" w14:textId="77777777" w:rsidR="00AF510F" w:rsidRDefault="00B83218" w:rsidP="00AF510F">
+    <w:p w14:paraId="2CE46355" w14:textId="77777777" w:rsidR="00AF510F" w:rsidRDefault="00051D61" w:rsidP="00AF510F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="319009943"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -15279,51 +15472,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="742CA4ED" w14:textId="0D42332D" w:rsidR="00E80C09" w:rsidRPr="00780577" w:rsidRDefault="00E80C09" w:rsidP="00A8450B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00780577">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Complexity of the request:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1230732605"/>
             <w:placeholder>
               <w:docPart w:val="5B678F13051848638A4A828999B6E287"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6972" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6FC0106E" w14:textId="77777777" w:rsidR="00E80C09" w:rsidRPr="00780577" w:rsidRDefault="00E80C09" w:rsidP="00A8450B">
                 <w:pPr>
@@ -15359,92 +15551,90 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10382" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3410"/>
         <w:gridCol w:w="6972"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CD7AAB" w:rsidRPr="00780577" w14:paraId="3B7D7ABA" w14:textId="77777777" w:rsidTr="00A420FE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62B237D5" w14:textId="5C17F55A" w:rsidR="00CD7AAB" w:rsidRPr="00780577" w:rsidRDefault="00CD7AAB" w:rsidP="00A420FE">
+          <w:p w14:paraId="62B237D5" w14:textId="7A757977" w:rsidR="00CD7AAB" w:rsidRPr="00780577" w:rsidRDefault="00CD7AAB" w:rsidP="00A420FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Impact of the request on the public body’s operations (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Impact of the request on the public body’s operations (e</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0FF0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>eg.</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> was the interference unreasonable; how would processing affect program areas’ competing priorities)</w:t>
+              <w:t>g. was the interference unreasonable; how would processing affect program areas’ competing priorities)</w:t>
             </w:r>
             <w:r w:rsidRPr="00186100">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="959151140"/>
             <w:placeholder>
               <w:docPart w:val="305E1619923047DE9ADBFA5EB95FE1D3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
@@ -15618,51 +15808,51 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EC3E625" w14:textId="77777777" w:rsidR="00D90F6D" w:rsidRDefault="00D90F6D" w:rsidP="00AF510F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="089C654E" w14:textId="77777777" w:rsidR="00D90F6D" w:rsidRDefault="00D90F6D" w:rsidP="00AF510F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F80ABD" w14:textId="77777777" w:rsidR="0055679E" w:rsidRDefault="00B83218" w:rsidP="0055679E">
+    <w:p w14:paraId="20F80ABD" w14:textId="77777777" w:rsidR="0055679E" w:rsidRDefault="00051D61" w:rsidP="0055679E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-427880995"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -16599,67 +16789,85 @@
     <w:p w14:paraId="43D072E1" w14:textId="77777777" w:rsidR="002F1707" w:rsidRDefault="002F1707"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10382" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="7405"/>
       </w:tblGrid>
       <w:tr w:rsidR="009820CB" w:rsidRPr="007A2627" w14:paraId="6588E5E3" w14:textId="77777777" w:rsidTr="00726AEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EEFAC03" w14:textId="641A80EA" w:rsidR="009820CB" w:rsidRPr="007A2627" w:rsidRDefault="002F1707" w:rsidP="00726AEE">
+          <w:p w14:paraId="0EEFAC03" w14:textId="40A88EE7" w:rsidR="009820CB" w:rsidRPr="007A2627" w:rsidRDefault="002F1707" w:rsidP="00726AEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explain why an additional extension under s. 16(2) was required </w:t>
+              <w:t>Explain why an additional extension under s</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0FF0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16(2) was required </w:t>
             </w:r>
             <w:r w:rsidR="008C0C52">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>over</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the initial 30</w:t>
             </w:r>
             <w:r w:rsidR="006C692C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -16731,58 +16939,58 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F860786" w14:textId="77777777" w:rsidR="009820CB" w:rsidRDefault="009820CB"/>
     <w:sectPr w:rsidR="009820CB" w:rsidSect="00501134">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="900" w:bottom="720" w:left="851" w:header="288" w:footer="624" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C3431D0" w14:textId="77777777" w:rsidR="00B83218" w:rsidRDefault="00B83218" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="3E9341C2" w14:textId="77777777" w:rsidR="00051D61" w:rsidRDefault="00051D61" w:rsidP="00AD7AB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="102D5D84" w14:textId="77777777" w:rsidR="00B83218" w:rsidRDefault="00B83218" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="0B414B3B" w14:textId="77777777" w:rsidR="00051D61" w:rsidRDefault="00051D61" w:rsidP="00AD7AB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16848,67 +17056,75 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-1925868196"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="009FCD40" w14:textId="15718B91" w:rsidR="00F101FF" w:rsidRPr="00C03154" w:rsidRDefault="006C692C" w:rsidP="00C03154">
+          <w:p w14:paraId="009FCD40" w14:textId="39511CF5" w:rsidR="00F101FF" w:rsidRPr="00C03154" w:rsidRDefault="001C2D35" w:rsidP="00C03154">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>June 2026</w:t>
+              <w:t>September</w:t>
+            </w:r>
+            <w:r w:rsidR="006C692C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
             <w:r w:rsidR="00C03154" w:rsidRPr="00C62EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C03154" w:rsidRPr="00C62EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00C03154" w:rsidRPr="00C62EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
@@ -16991,58 +17207,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00C03154" w:rsidRPr="00C62EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CA0868A" w14:textId="77777777" w:rsidR="00B83218" w:rsidRDefault="00B83218" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="45CB158F" w14:textId="77777777" w:rsidR="00051D61" w:rsidRDefault="00051D61" w:rsidP="00AD7AB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54BDE185" w14:textId="77777777" w:rsidR="00B83218" w:rsidRDefault="00B83218" w:rsidP="00AD7AB2">
+    <w:p w14:paraId="73AD1896" w14:textId="77777777" w:rsidR="00051D61" w:rsidRDefault="00051D61" w:rsidP="00AD7AB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67A0E55A" w14:textId="77777777" w:rsidR="00B05299" w:rsidRDefault="00B05299">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6B51C985" wp14:editId="3BACDF4A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
@@ -18412,261 +18628,271 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1434085265">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1362627690">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1384207964">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="149830440">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1055006083">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1142113241">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C745DC"/>
     <w:rsid w:val="00003078"/>
     <w:rsid w:val="00004811"/>
     <w:rsid w:val="00005ADD"/>
     <w:rsid w:val="000124F2"/>
     <w:rsid w:val="00013106"/>
     <w:rsid w:val="00016FC2"/>
     <w:rsid w:val="000239DD"/>
     <w:rsid w:val="000261AB"/>
     <w:rsid w:val="00035C3C"/>
     <w:rsid w:val="000427AE"/>
+    <w:rsid w:val="00051D61"/>
     <w:rsid w:val="00056C2F"/>
     <w:rsid w:val="000578E6"/>
     <w:rsid w:val="000707A0"/>
     <w:rsid w:val="000753D0"/>
     <w:rsid w:val="0008380B"/>
     <w:rsid w:val="0008620E"/>
     <w:rsid w:val="0009064D"/>
     <w:rsid w:val="00097CB6"/>
     <w:rsid w:val="000A07C6"/>
     <w:rsid w:val="000A6F17"/>
     <w:rsid w:val="000B6666"/>
     <w:rsid w:val="000B6925"/>
     <w:rsid w:val="000B79E7"/>
     <w:rsid w:val="000C4516"/>
     <w:rsid w:val="000C4F44"/>
     <w:rsid w:val="000D1511"/>
     <w:rsid w:val="000D432C"/>
     <w:rsid w:val="000F1057"/>
     <w:rsid w:val="00100389"/>
     <w:rsid w:val="001100A4"/>
     <w:rsid w:val="00111296"/>
     <w:rsid w:val="00113C2D"/>
     <w:rsid w:val="00113D16"/>
     <w:rsid w:val="00125A67"/>
     <w:rsid w:val="00134087"/>
     <w:rsid w:val="001418CA"/>
     <w:rsid w:val="001450EC"/>
     <w:rsid w:val="00150609"/>
     <w:rsid w:val="0015760F"/>
     <w:rsid w:val="001673B4"/>
     <w:rsid w:val="0017213D"/>
     <w:rsid w:val="00177A38"/>
     <w:rsid w:val="00186100"/>
     <w:rsid w:val="00186942"/>
     <w:rsid w:val="001A0816"/>
+    <w:rsid w:val="001B08AA"/>
     <w:rsid w:val="001B5E71"/>
     <w:rsid w:val="001C06A2"/>
+    <w:rsid w:val="001C2D35"/>
     <w:rsid w:val="001C531E"/>
     <w:rsid w:val="001E56EF"/>
     <w:rsid w:val="001F0BB6"/>
     <w:rsid w:val="001F377F"/>
     <w:rsid w:val="00212307"/>
+    <w:rsid w:val="0023315E"/>
     <w:rsid w:val="0023565F"/>
     <w:rsid w:val="00236192"/>
     <w:rsid w:val="0023634F"/>
     <w:rsid w:val="002418A6"/>
     <w:rsid w:val="00242D94"/>
     <w:rsid w:val="0026380F"/>
     <w:rsid w:val="00271540"/>
     <w:rsid w:val="00273820"/>
     <w:rsid w:val="002801E7"/>
     <w:rsid w:val="0028051C"/>
     <w:rsid w:val="00285982"/>
     <w:rsid w:val="002950D4"/>
     <w:rsid w:val="00296075"/>
     <w:rsid w:val="002A4FA1"/>
     <w:rsid w:val="002B796B"/>
     <w:rsid w:val="002C29D7"/>
     <w:rsid w:val="002C51AE"/>
     <w:rsid w:val="002C783F"/>
     <w:rsid w:val="002D01E1"/>
     <w:rsid w:val="002D4693"/>
     <w:rsid w:val="002F1707"/>
     <w:rsid w:val="003016E9"/>
     <w:rsid w:val="00304CF0"/>
+    <w:rsid w:val="00312A15"/>
     <w:rsid w:val="003141E1"/>
     <w:rsid w:val="003156CF"/>
     <w:rsid w:val="00317157"/>
     <w:rsid w:val="00323ED9"/>
     <w:rsid w:val="00327FC3"/>
     <w:rsid w:val="0034276E"/>
     <w:rsid w:val="00364627"/>
     <w:rsid w:val="00367074"/>
     <w:rsid w:val="00376FDC"/>
     <w:rsid w:val="00384AB9"/>
     <w:rsid w:val="00397335"/>
     <w:rsid w:val="00397B03"/>
     <w:rsid w:val="003A496C"/>
     <w:rsid w:val="003A5EB5"/>
     <w:rsid w:val="003A72A5"/>
     <w:rsid w:val="003B2958"/>
     <w:rsid w:val="003D2D65"/>
     <w:rsid w:val="003D321F"/>
     <w:rsid w:val="003D5BAC"/>
     <w:rsid w:val="003E1517"/>
     <w:rsid w:val="003F716A"/>
     <w:rsid w:val="003F7F63"/>
     <w:rsid w:val="0040091A"/>
     <w:rsid w:val="00402854"/>
     <w:rsid w:val="00420840"/>
     <w:rsid w:val="00423FB8"/>
     <w:rsid w:val="004250BA"/>
     <w:rsid w:val="00426286"/>
     <w:rsid w:val="004271F0"/>
     <w:rsid w:val="00434700"/>
     <w:rsid w:val="00440916"/>
     <w:rsid w:val="00442892"/>
     <w:rsid w:val="00443BC8"/>
     <w:rsid w:val="004446F3"/>
     <w:rsid w:val="0045034B"/>
     <w:rsid w:val="00454E71"/>
     <w:rsid w:val="00455B89"/>
     <w:rsid w:val="00455F25"/>
     <w:rsid w:val="00464831"/>
     <w:rsid w:val="004666B0"/>
+    <w:rsid w:val="00473403"/>
     <w:rsid w:val="00474AAB"/>
     <w:rsid w:val="004830EA"/>
     <w:rsid w:val="00483C1C"/>
     <w:rsid w:val="00490889"/>
     <w:rsid w:val="004A16FA"/>
     <w:rsid w:val="004B009C"/>
     <w:rsid w:val="004B1457"/>
     <w:rsid w:val="004D223C"/>
     <w:rsid w:val="004D6A5F"/>
     <w:rsid w:val="004E131F"/>
     <w:rsid w:val="004E1C5C"/>
     <w:rsid w:val="004F1209"/>
     <w:rsid w:val="004F13F1"/>
     <w:rsid w:val="004F3F9C"/>
     <w:rsid w:val="004F6FDA"/>
     <w:rsid w:val="00501134"/>
     <w:rsid w:val="0050435A"/>
     <w:rsid w:val="00513A05"/>
     <w:rsid w:val="00532328"/>
     <w:rsid w:val="00532875"/>
     <w:rsid w:val="00544967"/>
     <w:rsid w:val="00545EFA"/>
     <w:rsid w:val="005475CF"/>
     <w:rsid w:val="005511B3"/>
     <w:rsid w:val="0055679E"/>
     <w:rsid w:val="0056061B"/>
+    <w:rsid w:val="00565844"/>
     <w:rsid w:val="005711E1"/>
     <w:rsid w:val="00577657"/>
     <w:rsid w:val="005841B3"/>
     <w:rsid w:val="0058428C"/>
     <w:rsid w:val="00584DA4"/>
     <w:rsid w:val="00585EC7"/>
     <w:rsid w:val="00590252"/>
     <w:rsid w:val="005A4078"/>
     <w:rsid w:val="005A7366"/>
     <w:rsid w:val="005B41DA"/>
     <w:rsid w:val="005C2CF2"/>
     <w:rsid w:val="005D38C3"/>
     <w:rsid w:val="005D686C"/>
     <w:rsid w:val="005F57B5"/>
     <w:rsid w:val="0060070F"/>
     <w:rsid w:val="006049EC"/>
     <w:rsid w:val="00605B5C"/>
     <w:rsid w:val="006166A8"/>
     <w:rsid w:val="0061697C"/>
     <w:rsid w:val="00626C07"/>
     <w:rsid w:val="00626F28"/>
     <w:rsid w:val="00627742"/>
     <w:rsid w:val="00627E17"/>
+    <w:rsid w:val="0063109A"/>
     <w:rsid w:val="006326D3"/>
     <w:rsid w:val="00642D96"/>
     <w:rsid w:val="006434A2"/>
     <w:rsid w:val="00644CC0"/>
     <w:rsid w:val="00651C9D"/>
     <w:rsid w:val="006543F0"/>
     <w:rsid w:val="00654F56"/>
     <w:rsid w:val="006555D3"/>
     <w:rsid w:val="00671EE0"/>
     <w:rsid w:val="00671EF1"/>
+    <w:rsid w:val="00674D08"/>
     <w:rsid w:val="006940C9"/>
     <w:rsid w:val="006964FC"/>
     <w:rsid w:val="006B6A7A"/>
     <w:rsid w:val="006C3BDD"/>
     <w:rsid w:val="006C692C"/>
     <w:rsid w:val="006D1CF7"/>
     <w:rsid w:val="006D391E"/>
     <w:rsid w:val="006D39A3"/>
     <w:rsid w:val="006D4929"/>
     <w:rsid w:val="006E68B1"/>
+    <w:rsid w:val="006F357F"/>
     <w:rsid w:val="006F7C65"/>
     <w:rsid w:val="007007C0"/>
     <w:rsid w:val="007253DD"/>
     <w:rsid w:val="00726CA6"/>
     <w:rsid w:val="00734F7B"/>
     <w:rsid w:val="007434E8"/>
     <w:rsid w:val="0074461D"/>
     <w:rsid w:val="00745026"/>
     <w:rsid w:val="00750587"/>
     <w:rsid w:val="00755447"/>
     <w:rsid w:val="00757C11"/>
     <w:rsid w:val="00770343"/>
     <w:rsid w:val="00771F6D"/>
     <w:rsid w:val="007779DA"/>
     <w:rsid w:val="00780577"/>
     <w:rsid w:val="007907F4"/>
     <w:rsid w:val="00791161"/>
     <w:rsid w:val="0079417F"/>
     <w:rsid w:val="0079704D"/>
     <w:rsid w:val="007A2BA7"/>
     <w:rsid w:val="007A2C83"/>
     <w:rsid w:val="007A3541"/>
     <w:rsid w:val="007B333A"/>
     <w:rsid w:val="007B4B5C"/>
     <w:rsid w:val="007B59E2"/>
@@ -18723,107 +18949,110 @@
     <w:rsid w:val="00933F22"/>
     <w:rsid w:val="00937E18"/>
     <w:rsid w:val="009507C8"/>
     <w:rsid w:val="00951248"/>
     <w:rsid w:val="0095298C"/>
     <w:rsid w:val="009531C5"/>
     <w:rsid w:val="009534C3"/>
     <w:rsid w:val="00953687"/>
     <w:rsid w:val="00954C99"/>
     <w:rsid w:val="00956CF6"/>
     <w:rsid w:val="00964649"/>
     <w:rsid w:val="00971FD1"/>
     <w:rsid w:val="009820CB"/>
     <w:rsid w:val="00984D3B"/>
     <w:rsid w:val="0099121C"/>
     <w:rsid w:val="0099325C"/>
     <w:rsid w:val="00995707"/>
     <w:rsid w:val="009B7913"/>
     <w:rsid w:val="009C06E5"/>
     <w:rsid w:val="009C120E"/>
     <w:rsid w:val="009C37AC"/>
     <w:rsid w:val="009D606F"/>
     <w:rsid w:val="009F1E5A"/>
     <w:rsid w:val="00A07298"/>
     <w:rsid w:val="00A076BD"/>
+    <w:rsid w:val="00A11C7B"/>
     <w:rsid w:val="00A12782"/>
     <w:rsid w:val="00A13C52"/>
     <w:rsid w:val="00A14201"/>
     <w:rsid w:val="00A210E3"/>
     <w:rsid w:val="00A26C5B"/>
     <w:rsid w:val="00A344C8"/>
     <w:rsid w:val="00A406AA"/>
     <w:rsid w:val="00A41DEE"/>
     <w:rsid w:val="00A429D0"/>
     <w:rsid w:val="00A443F3"/>
     <w:rsid w:val="00A4778F"/>
     <w:rsid w:val="00A50916"/>
     <w:rsid w:val="00A51E1D"/>
     <w:rsid w:val="00A51F00"/>
     <w:rsid w:val="00A64641"/>
     <w:rsid w:val="00A66875"/>
     <w:rsid w:val="00A7237F"/>
     <w:rsid w:val="00A72AFC"/>
     <w:rsid w:val="00A82778"/>
     <w:rsid w:val="00A94ED1"/>
     <w:rsid w:val="00AA0145"/>
     <w:rsid w:val="00AA09E4"/>
     <w:rsid w:val="00AA0AA0"/>
     <w:rsid w:val="00AA0AF6"/>
     <w:rsid w:val="00AA2ADE"/>
     <w:rsid w:val="00AA6E8B"/>
     <w:rsid w:val="00AB03A6"/>
     <w:rsid w:val="00AB13DD"/>
     <w:rsid w:val="00AC03ED"/>
     <w:rsid w:val="00AD0A92"/>
     <w:rsid w:val="00AD7912"/>
     <w:rsid w:val="00AD7AB2"/>
     <w:rsid w:val="00AE3F62"/>
     <w:rsid w:val="00AE594E"/>
+    <w:rsid w:val="00AF0218"/>
     <w:rsid w:val="00AF2C34"/>
     <w:rsid w:val="00AF510F"/>
     <w:rsid w:val="00AF51E6"/>
     <w:rsid w:val="00AF61EC"/>
     <w:rsid w:val="00AF6348"/>
     <w:rsid w:val="00B03577"/>
     <w:rsid w:val="00B0525F"/>
     <w:rsid w:val="00B05299"/>
     <w:rsid w:val="00B06823"/>
     <w:rsid w:val="00B13FDA"/>
     <w:rsid w:val="00B2664D"/>
     <w:rsid w:val="00B316B2"/>
     <w:rsid w:val="00B45236"/>
     <w:rsid w:val="00B617E0"/>
     <w:rsid w:val="00B623AC"/>
     <w:rsid w:val="00B7239F"/>
     <w:rsid w:val="00B728D2"/>
     <w:rsid w:val="00B749F5"/>
     <w:rsid w:val="00B83218"/>
     <w:rsid w:val="00B87033"/>
     <w:rsid w:val="00BA260B"/>
     <w:rsid w:val="00BA53CD"/>
     <w:rsid w:val="00BA64AC"/>
+    <w:rsid w:val="00BB138B"/>
     <w:rsid w:val="00BB3E3D"/>
     <w:rsid w:val="00BC0949"/>
     <w:rsid w:val="00BC130E"/>
     <w:rsid w:val="00BC1CF4"/>
     <w:rsid w:val="00BC628C"/>
     <w:rsid w:val="00BD1DE2"/>
     <w:rsid w:val="00BE0D7E"/>
     <w:rsid w:val="00BE130F"/>
     <w:rsid w:val="00BE5F16"/>
     <w:rsid w:val="00BE6F09"/>
     <w:rsid w:val="00BF15E5"/>
     <w:rsid w:val="00BF7F0D"/>
     <w:rsid w:val="00C00E69"/>
     <w:rsid w:val="00C03154"/>
     <w:rsid w:val="00C06463"/>
     <w:rsid w:val="00C0761E"/>
     <w:rsid w:val="00C10A06"/>
     <w:rsid w:val="00C14D50"/>
     <w:rsid w:val="00C1554D"/>
     <w:rsid w:val="00C2158B"/>
     <w:rsid w:val="00C224B0"/>
     <w:rsid w:val="00C24899"/>
     <w:rsid w:val="00C31110"/>
     <w:rsid w:val="00C321E0"/>
     <w:rsid w:val="00C37B0C"/>
@@ -18860,50 +19089,51 @@
     <w:rsid w:val="00D20AE1"/>
     <w:rsid w:val="00D2327D"/>
     <w:rsid w:val="00D30A00"/>
     <w:rsid w:val="00D30A06"/>
     <w:rsid w:val="00D35965"/>
     <w:rsid w:val="00D3596D"/>
     <w:rsid w:val="00D47B03"/>
     <w:rsid w:val="00D570D4"/>
     <w:rsid w:val="00D6062D"/>
     <w:rsid w:val="00D70550"/>
     <w:rsid w:val="00D85ECC"/>
     <w:rsid w:val="00D86C09"/>
     <w:rsid w:val="00D90F6D"/>
     <w:rsid w:val="00D94D0C"/>
     <w:rsid w:val="00DA3061"/>
     <w:rsid w:val="00DB1135"/>
     <w:rsid w:val="00DB4B97"/>
     <w:rsid w:val="00DB6650"/>
     <w:rsid w:val="00DC37B6"/>
     <w:rsid w:val="00DD0989"/>
     <w:rsid w:val="00DD1A5D"/>
     <w:rsid w:val="00E013B6"/>
     <w:rsid w:val="00E10EEF"/>
     <w:rsid w:val="00E11395"/>
     <w:rsid w:val="00E23046"/>
+    <w:rsid w:val="00E25FA5"/>
     <w:rsid w:val="00E30D1A"/>
     <w:rsid w:val="00E333BD"/>
     <w:rsid w:val="00E33A13"/>
     <w:rsid w:val="00E33CF6"/>
     <w:rsid w:val="00E34483"/>
     <w:rsid w:val="00E403DD"/>
     <w:rsid w:val="00E427F4"/>
     <w:rsid w:val="00E457EF"/>
     <w:rsid w:val="00E45DBE"/>
     <w:rsid w:val="00E51919"/>
     <w:rsid w:val="00E534C9"/>
     <w:rsid w:val="00E538CA"/>
     <w:rsid w:val="00E55223"/>
     <w:rsid w:val="00E676D4"/>
     <w:rsid w:val="00E73848"/>
     <w:rsid w:val="00E74994"/>
     <w:rsid w:val="00E76CE8"/>
     <w:rsid w:val="00E80C09"/>
     <w:rsid w:val="00E825B1"/>
     <w:rsid w:val="00E85697"/>
     <w:rsid w:val="00E95510"/>
     <w:rsid w:val="00EA00BB"/>
     <w:rsid w:val="00EA433B"/>
     <w:rsid w:val="00EB1009"/>
     <w:rsid w:val="00EB1875"/>
@@ -18925,50 +19155,51 @@
     <w:rsid w:val="00F140C9"/>
     <w:rsid w:val="00F15AC2"/>
     <w:rsid w:val="00F3271F"/>
     <w:rsid w:val="00F34D12"/>
     <w:rsid w:val="00F42D78"/>
     <w:rsid w:val="00F43797"/>
     <w:rsid w:val="00F44676"/>
     <w:rsid w:val="00F4535B"/>
     <w:rsid w:val="00F46231"/>
     <w:rsid w:val="00F46381"/>
     <w:rsid w:val="00F54BF7"/>
     <w:rsid w:val="00F63BFA"/>
     <w:rsid w:val="00F63C28"/>
     <w:rsid w:val="00F67E9D"/>
     <w:rsid w:val="00F74757"/>
     <w:rsid w:val="00F75D09"/>
     <w:rsid w:val="00F77DF1"/>
     <w:rsid w:val="00F8332B"/>
     <w:rsid w:val="00F92E76"/>
     <w:rsid w:val="00FA6428"/>
     <w:rsid w:val="00FB4646"/>
     <w:rsid w:val="00FC09F5"/>
     <w:rsid w:val="00FD079A"/>
     <w:rsid w:val="00FD342B"/>
     <w:rsid w:val="00FD4C82"/>
+    <w:rsid w:val="00FF0FF0"/>
     <w:rsid w:val="00FF1633"/>
     <w:rsid w:val="00FF251C"/>
     <w:rsid w:val="00FF2BB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -21415,50 +21646,79 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6FC34D02-42CA-4488-A0B9-AA038025501E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00ED296B" w:rsidRDefault="00ED296B" w:rsidP="00ED296B">
           <w:pPr>
             <w:pStyle w:val="8A8FD80EB79A4C5395F4918F1DCDF322"/>
           </w:pPr>
           <w:r w:rsidRPr="00E04121">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A5E7421971844FD188705E57C566572C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{284505DF-1B79-472E-A82F-8749F545635D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004F472A" w:rsidRDefault="000F5168" w:rsidP="000F5168">
+          <w:pPr>
+            <w:pStyle w:val="A5E7421971844FD188705E57C566572C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E04121">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -21523,74 +21783,85 @@
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B4203"/>
     <w:rsid w:val="000117F6"/>
     <w:rsid w:val="000239DD"/>
     <w:rsid w:val="0005595F"/>
     <w:rsid w:val="000736C7"/>
     <w:rsid w:val="000A07C6"/>
     <w:rsid w:val="000A21DC"/>
+    <w:rsid w:val="000F5168"/>
     <w:rsid w:val="001076A6"/>
     <w:rsid w:val="001304B4"/>
+    <w:rsid w:val="001475D9"/>
     <w:rsid w:val="001B677F"/>
     <w:rsid w:val="001C531E"/>
     <w:rsid w:val="001F0EAB"/>
+    <w:rsid w:val="0023315E"/>
     <w:rsid w:val="002416FA"/>
     <w:rsid w:val="00242D94"/>
     <w:rsid w:val="0026380F"/>
     <w:rsid w:val="002D4693"/>
     <w:rsid w:val="002E2D10"/>
+    <w:rsid w:val="00312A15"/>
     <w:rsid w:val="0031477F"/>
     <w:rsid w:val="00317157"/>
     <w:rsid w:val="003D2D65"/>
     <w:rsid w:val="003E3E57"/>
     <w:rsid w:val="00426286"/>
     <w:rsid w:val="00433798"/>
     <w:rsid w:val="004446F3"/>
     <w:rsid w:val="00456F37"/>
+    <w:rsid w:val="00473403"/>
+    <w:rsid w:val="004F472A"/>
     <w:rsid w:val="005006AA"/>
+    <w:rsid w:val="00565844"/>
     <w:rsid w:val="00590252"/>
+    <w:rsid w:val="005A284A"/>
     <w:rsid w:val="005B4203"/>
     <w:rsid w:val="005C2CF2"/>
     <w:rsid w:val="006049EC"/>
     <w:rsid w:val="00621627"/>
+    <w:rsid w:val="0063109A"/>
+    <w:rsid w:val="00667C29"/>
+    <w:rsid w:val="00675A10"/>
     <w:rsid w:val="006D1CF7"/>
     <w:rsid w:val="006D391E"/>
     <w:rsid w:val="00734F7B"/>
     <w:rsid w:val="00745026"/>
     <w:rsid w:val="00766DC2"/>
     <w:rsid w:val="0079347F"/>
     <w:rsid w:val="007D2792"/>
     <w:rsid w:val="007D3FFD"/>
     <w:rsid w:val="00830E6F"/>
     <w:rsid w:val="00881FC3"/>
     <w:rsid w:val="008949E8"/>
     <w:rsid w:val="008C4615"/>
     <w:rsid w:val="008C4E3D"/>
     <w:rsid w:val="00903160"/>
     <w:rsid w:val="009364F4"/>
     <w:rsid w:val="00956CF6"/>
     <w:rsid w:val="00971FD1"/>
     <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009B7E1E"/>
     <w:rsid w:val="009C37AC"/>
     <w:rsid w:val="009F500B"/>
     <w:rsid w:val="00A076BD"/>
     <w:rsid w:val="00A12782"/>
     <w:rsid w:val="00A26C5B"/>
     <w:rsid w:val="00A50916"/>
@@ -22058,51 +22329,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED296B"/>
+    <w:rsid w:val="000F5168"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45D78B5447474629AD7EBFD4E3421BC7">
     <w:name w:val="45D78B5447474629AD7EBFD4E3421BC7"/>
     <w:rsid w:val="005B4203"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B5AFE05CB0E2453898668F5F9D0FA23A">
     <w:name w:val="B5AFE05CB0E2453898668F5F9D0FA23A"/>
     <w:rsid w:val="002416FA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45FD7935BC76428388E3CF7D51571054">
     <w:name w:val="45FD7935BC76428388E3CF7D51571054"/>
     <w:rsid w:val="00CC73A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A35CD74FA74E4E199025A2D45CA93CDF">
     <w:name w:val="A35CD74FA74E4E199025A2D45CA93CDF"/>
     <w:rsid w:val="00CC73A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD0C6791C88942A0A4D1B0240BD9AB54">
     <w:name w:val="FD0C6791C88942A0A4D1B0240BD9AB54"/>
     <w:rsid w:val="00CC73A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C610AEF7A79455DB3229BECB70728C7">
@@ -22654,50 +22925,206 @@
     <w:name w:val="2AC38079574E4DC085EBF55800343C0E"/>
     <w:rsid w:val="001076A6"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A8FD80EB79A4C5395F4918F1DCDF322">
     <w:name w:val="8A8FD80EB79A4C5395F4918F1DCDF322"/>
     <w:rsid w:val="00ED296B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B0A970263A9476EAADE4078FBBFC460">
+    <w:name w:val="0B0A970263A9476EAADE4078FBBFC460"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="397F4CB4ABDE4DC281AA5330300A3027">
+    <w:name w:val="397F4CB4ABDE4DC281AA5330300A3027"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A6B33B6D8AA43F7B19E38E7E38D5D53">
+    <w:name w:val="5A6B33B6D8AA43F7B19E38E7E38D5D53"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97877129511441DB802FA2D65076B4B2">
+    <w:name w:val="97877129511441DB802FA2D65076B4B2"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DD7D9E01B0B4397B9C4C0998F0E51B8">
+    <w:name w:val="7DD7D9E01B0B4397B9C4C0998F0E51B8"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D27B26AB8BF4800BCB52CA79302C27C">
+    <w:name w:val="4D27B26AB8BF4800BCB52CA79302C27C"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="050FEEDBF75C43D399F1E144B1B30722">
+    <w:name w:val="050FEEDBF75C43D399F1E144B1B30722"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="545A1329BD4D49719EF8A3BA41045BF3">
+    <w:name w:val="545A1329BD4D49719EF8A3BA41045BF3"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B54314EDF993422B9D1FF63596FF217A">
+    <w:name w:val="B54314EDF993422B9D1FF63596FF217A"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9B94FC3B49046929B25708B62946364">
+    <w:name w:val="C9B94FC3B49046929B25708B62946364"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99781E8AC68E4442AA2560FE4E2810AA">
+    <w:name w:val="99781E8AC68E4442AA2560FE4E2810AA"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A5E7421971844FD188705E57C566572C">
+    <w:name w:val="A5E7421971844FD188705E57C566572C"/>
+    <w:rsid w:val="000F5168"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -22943,78 +23370,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{132947AD-8A84-4E78-889F-39FBE52D94D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2281</Words>
-  <Characters>13003</Characters>
+  <Words>2295</Words>
+  <Characters>13085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
+  <Lines>109</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15254</CharactersWithSpaces>
+  <CharactersWithSpaces>15350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>